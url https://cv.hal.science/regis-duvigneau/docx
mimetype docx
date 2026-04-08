--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Duvigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric fluid-structure interaction using a mixed continuous/discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.118795. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2026.118795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vent nous fait vibrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windblown sand around obstacles -simulation and validation of deposition patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive design of 2D car profiles with aerodynamic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Viquerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-conservative sliding grid algorithm for compressible flows using an Isogeometric Discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395 (15), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Consistent Aerodynamic Optimization using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metasurfaces under geometrical uncertainty using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (19), pp.29887. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.430409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for conservation laws with high-order moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 434 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritized optimization by Nash games : towards an adaptive multi-objective strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.54-63. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202171106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape sensitivity analysis in aerodynamics using an isogeometric Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (5), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1356269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective statistical learning optimization of RGB metalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.2498-2508. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization methods for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1900445. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a macroscopic traffic flow model calibrated on GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.1511-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-consistent adaptive refinement using a NURBS-based Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of metasurface designs using statistical learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabry Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53878-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156881v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme idéale d’une aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and numerical diffusion effects for hyperbolic PDE systems with discontinuous solutions. The case of barotropic Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (6), pp.A3955-A3981. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for compressible flows using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.1537 - 1557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-018-1981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.209 - 231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of turbulence closures for optimized active control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (124), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the turbulent transonic interaction and transition location effect involving optimisation around a supercritical aerofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Szubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Asproulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.380-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (24), pp.5781-5795. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient for Isogeometric Structural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-013-0435-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (6-7), pp.363--375. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Solid and Physical Modeling 2012, 45 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 252, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based optimization applied to flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (11), pp.1701-1714. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of computational domain in isogeometric analysis: methods and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (23-24), pp.2021-2031. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of second-order derivatives and metamodel-based Monte-Carlo for uncertainty estimation in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost PSO using metamodels and inexact pre-evaluation: Application to aerodynamic shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel strategies for parametric shape optimization in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of a synthetic jet on an airfoil for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (7), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2742729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a self-adaptive parameterization for aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity equation method for fast evaluation of nearby flows and uncertainty analysis for shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Continuous Sensitivity Equation Method for Optimal Shape Design in Mixed Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borggaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Synthetic Jet Actuator for Aerodynamic Stall Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.624-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Stall Control for an Airfoil with a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On accurate boundary conditions for a shape sensitivity equation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and artificial neural networks for complex design optimization in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (11), pp.1257 - 1278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2-3), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-004-0414-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganbo Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10773-003-0153-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Shape Optimization Approach for Complex Applications in Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ship Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (4), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/str.2003.50.4.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURBS grids for DG methods: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-FV 2025 - Sharing Higher-order Advanced Research Known-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of physics-informed neural networks: a multi-criterion viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE - AICOMAS 2025 - 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Fidelity Bayesian Optimization of Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMTS 2025 - 25th URSI International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI Commission B, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Physics-Informed Neural Networks for Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orleans, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Consistent Aerodynamic Design via the Isogeometric Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical modeling methods for the characterization and optimization of metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Genevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kadhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning Optimization for Highly Efficient Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2021 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling geometry and simulation for aerodynamic shape optimisation: an isogeometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning multiobjective optimization for large-scale achromatic metalens at visible regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, California (web conference format), United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTh2M.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Geometry-Simulation-Optimization Framework via NURBS Representations with Application to Airfoil Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS CM3 : Methods, Tools and Technologies for Design in Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE-AMR Coupling for High-order Grids Applied to Compressible Fluid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin Framework for Compressible Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Refinement for Compressible Flow Analysis using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Sensitivity Analysis for Hyperbolic Systems using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arbitrary Lagrangian Eulerian Formulation for Isogeometric Discontinuous Galerkin Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for CAD compliant flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-VF 2019 - Conference on Sharing Higher-order Advanced Research Know-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized 3D metasurface for maximum light deflection at visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019 - 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogates and Classification Approaches for Efficient Global Optimization (EGO) with Inequality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Analysis for Hyperbolic Conservation Laws using a Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of all-dielectric 3D gradient metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinan Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2019 - PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.345 - 383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for hyperbolic PDEs using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Galerkin Discontinue : Cas de l'analyse isogéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-TAM 2017 - Tendances dans les Applications Mathématiques en Tunisie, Algérie et Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Taylor Expansions for Compressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective improvement of aerodynamic performance over a parameter interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NUMECA Worldwide Users' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Modeling Issues for Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th 3AF Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Macroscopic Pedestrian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Pedestrian and Evacuation Dynamics 2014 (PED 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Delft, Netherlands. pp.477-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence closures for detached flows control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ECCOMAS Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Optimization Environment for Ship-Hull Design Based on a BEM-Isogeometric Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Ginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Politis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantoulakis Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Bellibassakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Separation Flow Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Methods Applied to Aerodynamic Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Computation and Visualization Towards a Virtual Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Symposium of Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Metamodel-Assisted Multiple-Gradient Descent Algorithm (MGDA) to Air-Cooling Duct Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization tools and applications developed during the OMD & OMD2 projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Teratech 2011, Complex systems engineering workshop (atelier ingénierie des systèmes complexes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.236-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing shape optimization using FFD and twist parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Aerospace Society of India CFD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by NURBS weights in isogeometric structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doerfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse Problems, Control and Shape Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode algébrique pour l'optimisation multiniveau - Application à l'optimisation d'un avion d'affaires supersonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dynamiques en optimisation couplée fluide-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTAM'07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the optimal location of a synthetic jet for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Flow Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization using a Full and Adaptive Multilevel Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Conference Design Optimization: Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canary Island, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation optimale d'un jet synthétique pour le contrôle du décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Colloque d'Aérodynamique Appliquée AAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimasation du contrôle du décrochage aérodynamique par un jet synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque d'aérodynamique appliquée, AAAAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence models for ship flow at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Aerodynamic Stall Control Using a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AIAA Conference on Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Symposium on Naval Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Fukuoka, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and neutral networks for fast CFD-based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/ISSMO Symposium on Multidisciplinary Analysis and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Atlanta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Structural and Multi-disciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Dalian, Chine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-Objective Optimization for High-Fidelity CFD using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"EUROGEN 2001, ""Evolutionary Methods for Design, Optimisation and Control with Applications to Industrial Problems"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Athens, Grece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization for incompressible and turbulent flows using the simplex method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Anaheim, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a pratical design optimization tool for incompressibles and turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Numerical Towing Tank Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hamburg Allemagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme pour écoulements de fluides visqueux en présence de surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optimization of pulsating jets in unsteady flow by Multiple-Gradient Descent Algorithm (MGDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Périaux; W. Fitzgibbon; B. Chetverushkin; O. Pironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems, Modeling, Simulation and Optimization for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization using Nash Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimiliano Vasile and Victor M. Becerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in the Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), 2014, Progress in Astronautics and Aeronautics, 978-1-62410-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two multi objective optimization algorithms : PAES and MGDA. Testing MGDA on Kriging metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Repin, S. and Tiihonen, T. and Tuovinen, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer Dordrecht, pp.237-252, 2013, Computational Methods in Applied Sciences, 978-94-007-5288-7. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5288-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-niveaux de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajan Filomeno Coelho et Piotr Breitkopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation multidisciplinaire en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, HERMES SCIENCE PUBLICATIONS, 2009, Démarche de conception, stratégies collaboratives et concourantes, multiniveaux de modèles et de paramètres, 978-2-7462-2195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'expression des gènes des plantes lors d'une attaque biotique par intelligence artificielle informée par la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9595, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Shock Solutions for Hyperbolic Conservation Laws with Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9605, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Multiphysics Coupling: Application to Conjugate Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9520, Université Côte d'Azur, Inria, CNRS, LJAD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and adaptive approaches to multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9291, Inria - Sophia Antipolis. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation aérodynamique du conduit de refroidissement d'un véhicule Formula-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Abettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9126, Inria - Sophia Antipolis. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitivity Equation Method for Unsteady Compressible Flows: Implementation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8739, Inria. 2015, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multiobjective gradient-based methods for structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8511, INRIA. 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Unsteady System Governed by PDEs using a Multi-Objective Descent Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8603, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Assessment of some Synthetic Jet Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8409, INRIA. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of macroscopic pedestrian flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8340, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Generation of Geometric Models for a Bulbous Trawler Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8011, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient Computation in Isogeometric Analysis for Linear Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8111, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Shape Optimization in Fluid-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7639, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Local and Global Shape Optimization in Aerodynamic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7684, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MGDA and PAES for Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7667, INRIA. 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic optimization of a supersonic business jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7477, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Immersive Simulation using the Continuous Sensitivity Equation Method with Application to Thermal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kozub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ellinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7439, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Optimization in Isogeometric Analysis : Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7470, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Analysis of some Metamodeling Techniques used in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6973, INRIA. 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hierarchical Optimization using an Algebraic Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6974, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of some strategies for global optimization using Gaussian process models with application to aerodynamic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Praveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6964, INRIA. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Isogeometric Analysis with Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6957, INRIA. 2009, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multiobjective optimization in hydrodynamic stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heuveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6608, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00309693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-assisted particle swarm optimization and application to aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6397, INRIA. 2007, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00199773v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization with Uncertain Operating Conditions using Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6143, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00136494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Functions and Kriging Metamodels for Aerodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6151, INRIA. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Parameterization for Shape Optimization in Aerodynamics and Electromagnetics using a Particle Swarm Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6003, INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Parameterization using Free-Form Deformation for Aerodynamic Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5949, INRIA. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale en mécanique des fluides numérique : approches hiérarchiques, robustes et isogéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Nice Sophia Antipolis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00904328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Duvigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric fluid-structure interaction using a mixed continuous/discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.118795. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2026.118795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vent nous fait vibrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windblown sand around obstacles -simulation and validation of deposition patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive design of 2D car profiles with aerodynamic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Viquerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-conservative sliding grid algorithm for compressible flows using an Isogeometric Discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395 (15), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Consistent Aerodynamic Optimization using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metasurfaces under geometrical uncertainty using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (19), pp.29887. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.430409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for conservation laws with high-order moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 434 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritized optimization by Nash games : towards an adaptive multi-objective strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.54-63. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202171106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape sensitivity analysis in aerodynamics using an isogeometric Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (5), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1356269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective statistical learning optimization of RGB metalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.2498-2508. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization methods for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1900445. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a macroscopic traffic flow model calibrated on GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.1511-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-consistent adaptive refinement using a NURBS-based Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of metasurface designs using statistical learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabry Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53878-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156881v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme idéale d’une aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and numerical diffusion effects for hyperbolic PDE systems with discontinuous solutions. The case of barotropic Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (6), pp.A3955-A3981. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for compressible flows using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.1537 - 1557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-018-1981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.209 - 231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of turbulence closures for optimized active control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (124), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the turbulent transonic interaction and transition location effect involving optimisation around a supercritical aerofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Szubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Asproulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.380-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (24), pp.5781-5795. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient for Isogeometric Structural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-013-0435-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (6-7), pp.363--375. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Solid and Physical Modeling 2012, 45 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 252, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based optimization applied to flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (11), pp.1701-1714. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of computational domain in isogeometric analysis: methods and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (23-24), pp.2021-2031. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of second-order derivatives and metamodel-based Monte-Carlo for uncertainty estimation in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost PSO using metamodels and inexact pre-evaluation: Application to aerodynamic shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel strategies for parametric shape optimization in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of a synthetic jet on an airfoil for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (7), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2742729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a self-adaptive parameterization for aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity equation method for fast evaluation of nearby flows and uncertainty analysis for shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Continuous Sensitivity Equation Method for Optimal Shape Design in Mixed Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borggaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Synthetic Jet Actuator for Aerodynamic Stall Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.624-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On accurate boundary conditions for a shape sensitivity equation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Stall Control for an Airfoil with a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and artificial neural networks for complex design optimization in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (11), pp.1257 - 1278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2-3), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-004-0414-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganbo Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10773-003-0153-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Shape Optimization Approach for Complex Applications in Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ship Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (4), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/str.2003.50.4.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURBS grids for DG methods: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-FV 2025 - Sharing Higher-order Advanced Research Known-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Fidelity Bayesian Optimization of Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMTS 2025 - 25th URSI International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI Commission B, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of physics-informed neural networks: a multi-criterion viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE - AICOMAS 2025 - 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Physics-Informed Neural Networks for Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orleans, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Consistent Aerodynamic Design via the Isogeometric Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical modeling methods for the characterization and optimization of metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Genevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kadhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning Optimization for Highly Efficient Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2021 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling geometry and simulation for aerodynamic shape optimisation: an isogeometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning multiobjective optimization for large-scale achromatic metalens at visible regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, California (web conference format), United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTh2M.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Geometry-Simulation-Optimization Framework via NURBS Representations with Application to Airfoil Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS CM3 : Methods, Tools and Technologies for Design in Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE-AMR Coupling for High-order Grids Applied to Compressible Fluid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin Framework for Compressible Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Refinement for Compressible Flow Analysis using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Sensitivity Analysis for Hyperbolic Systems using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arbitrary Lagrangian Eulerian Formulation for Isogeometric Discontinuous Galerkin Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for CAD compliant flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-VF 2019 - Conference on Sharing Higher-order Advanced Research Know-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized 3D metasurface for maximum light deflection at visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019 - 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogates and Classification Approaches for Efficient Global Optimization (EGO) with Inequality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Analysis for Hyperbolic Conservation Laws using a Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of all-dielectric 3D gradient metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinan Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2019 - PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.345 - 383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for hyperbolic PDEs using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Galerkin Discontinue : Cas de l'analyse isogéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-TAM 2017 - Tendances dans les Applications Mathématiques en Tunisie, Algérie et Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Taylor Expansions for Compressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective improvement of aerodynamic performance over a parameter interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NUMECA Worldwide Users' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Modeling Issues for Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th 3AF Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Macroscopic Pedestrian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Pedestrian and Evacuation Dynamics 2014 (PED 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Delft, Netherlands. pp.477-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence closures for detached flows control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ECCOMAS Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Optimization Environment for Ship-Hull Design Based on a BEM-Isogeometric Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Ginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Politis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantoulakis Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Bellibassakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Separation Flow Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Methods Applied to Aerodynamic Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Computation and Visualization Towards a Virtual Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Symposium of Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Metamodel-Assisted Multiple-Gradient Descent Algorithm (MGDA) to Air-Cooling Duct Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization tools and applications developed during the OMD & OMD2 projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Teratech 2011, Complex systems engineering workshop (atelier ingénierie des systèmes complexes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.236-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing shape optimization using FFD and twist parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Aerospace Society of India CFD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by NURBS weights in isogeometric structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doerfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse Problems, Control and Shape Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode algébrique pour l'optimisation multiniveau - Application à l'optimisation d'un avion d'affaires supersonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dynamiques en optimisation couplée fluide-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTAM'07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the optimal location of a synthetic jet for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Flow Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization using a Full and Adaptive Multilevel Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Conference Design Optimization: Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canary Island, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation optimale d'un jet synthétique pour le contrôle du décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Colloque d'Aérodynamique Appliquée AAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimasation du contrôle du décrochage aérodynamique par un jet synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque d'aérodynamique appliquée, AAAAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence models for ship flow at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Aerodynamic Stall Control Using a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AIAA Conference on Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Symposium on Naval Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Fukuoka, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and neutral networks for fast CFD-based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/ISSMO Symposium on Multidisciplinary Analysis and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Atlanta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Structural and Multi-disciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Dalian, Chine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a pratical design optimization tool for incompressibles and turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Numerical Towing Tank Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hamburg Allemagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-Objective Optimization for High-Fidelity CFD using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"EUROGEN 2001, ""Evolutionary Methods for Design, Optimisation and Control with Applications to Industrial Problems"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Athens, Grece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization for incompressible and turbulent flows using the simplex method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Anaheim, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme pour écoulements de fluides visqueux en présence de surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optimization of pulsating jets in unsteady flow by Multiple-Gradient Descent Algorithm (MGDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Périaux; W. Fitzgibbon; B. Chetverushkin; O. Pironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems, Modeling, Simulation and Optimization for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization using Nash Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimiliano Vasile and Victor M. Becerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in the Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), 2014, Progress in Astronautics and Aeronautics, 978-1-62410-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two multi objective optimization algorithms : PAES and MGDA. Testing MGDA on Kriging metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Repin, S. and Tiihonen, T. and Tuovinen, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer Dordrecht, pp.237-252, 2013, Computational Methods in Applied Sciences, 978-94-007-5288-7. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5288-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-niveaux de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajan Filomeno Coelho et Piotr Breitkopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation multidisciplinaire en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, HERMES SCIENCE PUBLICATIONS, 2009, Démarche de conception, stratégies collaboratives et concourantes, multiniveaux de modèles et de paramètres, 978-2-7462-2195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'expression des gènes des plantes lors d'une attaque biotique par intelligence artificielle informée par la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9595, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Shock Solutions for Hyperbolic Conservation Laws with Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9605, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Multiphysics Coupling: Application to Conjugate Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9520, Université Côte d'Azur, Inria, CNRS, LJAD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and adaptive approaches to multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9291, Inria - Sophia Antipolis. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation aérodynamique du conduit de refroidissement d'un véhicule Formula-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Abettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9126, Inria - Sophia Antipolis. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitivity Equation Method for Unsteady Compressible Flows: Implementation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8739, Inria. 2015, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multiobjective gradient-based methods for structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8511, INRIA. 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Unsteady System Governed by PDEs using a Multi-Objective Descent Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8603, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of macroscopic pedestrian flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8340, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Assessment of some Synthetic Jet Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8409, INRIA. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Generation of Geometric Models for a Bulbous Trawler Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8011, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient Computation in Isogeometric Analysis for Linear Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8111, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Shape Optimization in Fluid-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7639, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Local and Global Shape Optimization in Aerodynamic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7684, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MGDA and PAES for Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7667, INRIA. 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic optimization of a supersonic business jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7477, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Immersive Simulation using the Continuous Sensitivity Equation Method with Application to Thermal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kozub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ellinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7439, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Optimization in Isogeometric Analysis : Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7470, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Analysis of some Metamodeling Techniques used in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6973, INRIA. 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hierarchical Optimization using an Algebraic Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6974, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of some strategies for global optimization using Gaussian process models with application to aerodynamic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Praveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6964, INRIA. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Isogeometric Analysis with Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6957, INRIA. 2009, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multiobjective optimization in hydrodynamic stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heuveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6608, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00309693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-assisted particle swarm optimization and application to aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6397, INRIA. 2007, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00199773v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization with Uncertain Operating Conditions using Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6143, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00136494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Functions and Kriging Metamodels for Aerodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6151, INRIA. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Parameterization for Shape Optimization in Aerodynamics and Electromagnetics using a Particle Swarm Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6003, INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Parameterization using Free-Form Deformation for Aerodynamic Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5949, INRIA. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale en mécanique des fluides numérique : approches hiérarchiques, robustes et isogéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Nice Sophia Antipolis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00904328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366084v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03975369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439175v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pezzano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670109v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887312v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962207v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1356269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212349v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M R Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900445" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355979v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156881v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabry Mohamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53878-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04005862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589344v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.01.039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Szubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Asproulias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Grossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Vu Vuong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0435-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2657" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/958AEB989E6A921A23B2AB169F4208D57AFDC39B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Martinelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekarappa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742729" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borggaard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.01.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DR4NG1FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC02BC38C3FBFB9BFE4DE900E86D478756F3AA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-004-0414-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP4BL6QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10773-003-0153-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGK2VS3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2003.50.4.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ricard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03867219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kadhir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814395" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03357023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTh2M.3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gdhami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589293v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moakher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095506v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duvigneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ginnis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Politis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantoulakis Kostas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bellibassakis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zerbinati" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauhan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doerfel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567711v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abou El Majd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Habbal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duvigneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156016v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155871v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5288-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537375v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537339v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05210203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05405130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Abettan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915037v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849587v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598367v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Carrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kozub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ellinghaus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399942v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396926v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Praveen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309693v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strauss" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heuveline" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00199773v4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136494v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137602v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109722v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chaigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085058v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366084v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03975369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439175v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pezzano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670109v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887312v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962207v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1356269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212349v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M R Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900445" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355979v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156881v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabry Mohamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53878-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04005862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589344v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.01.039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Szubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Asproulias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Grossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Vu Vuong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0435-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2657" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/958AEB989E6A921A23B2AB169F4208D57AFDC39B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Martinelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekarappa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742729" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borggaard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DR4NG1FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC02BC38C3FBFB9BFE4DE900E86D478756F3AA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-004-0414-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP4BL6QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10773-003-0153-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGK2VS3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2003.50.4.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03867219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kadhir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814395" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03357023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTh2M.3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gdhami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moakher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589254v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095506v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duvigneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ginnis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Politis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantoulakis Kostas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bellibassakis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zerbinati" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauhan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doerfel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567711v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abou El Majd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Habbal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duvigneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156016v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155871v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155873v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155872v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5288-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537375v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05210203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05405130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Abettan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915037v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598367v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Carrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kozub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ellinghaus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399942v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396926v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Praveen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309693v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strauss" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heuveline" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00199773v4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136494v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137602v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109722v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chaigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085058v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>