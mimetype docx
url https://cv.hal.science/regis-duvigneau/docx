--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Duvigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric fluid-structure interaction using a mixed continuous/discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.118795. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2026.118795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vent nous fait vibrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windblown sand around obstacles -simulation and validation of deposition patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive design of 2D car profiles with aerodynamic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Viquerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-conservative sliding grid algorithm for compressible flows using an Isogeometric Discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395 (15), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Consistent Aerodynamic Optimization using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metasurfaces under geometrical uncertainty using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (19), pp.29887. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.430409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for conservation laws with high-order moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 434 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritized optimization by Nash games : towards an adaptive multi-objective strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.54-63. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202171106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape sensitivity analysis in aerodynamics using an isogeometric Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (5), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1356269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective statistical learning optimization of RGB metalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.2498-2508. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization methods for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1900445. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a macroscopic traffic flow model calibrated on GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.1511-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-consistent adaptive refinement using a NURBS-based Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of metasurface designs using statistical learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabry Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53878-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156881v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme idéale d’une aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and numerical diffusion effects for hyperbolic PDE systems with discontinuous solutions. The case of barotropic Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (6), pp.A3955-A3981. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for compressible flows using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.1537 - 1557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-018-1981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.209 - 231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of turbulence closures for optimized active control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (124), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the turbulent transonic interaction and transition location effect involving optimisation around a supercritical aerofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Szubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Asproulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.380-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (24), pp.5781-5795. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient for Isogeometric Structural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-013-0435-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (6-7), pp.363--375. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Solid and Physical Modeling 2012, 45 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 252, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based optimization applied to flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (11), pp.1701-1714. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of computational domain in isogeometric analysis: methods and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (23-24), pp.2021-2031. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of second-order derivatives and metamodel-based Monte-Carlo for uncertainty estimation in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost PSO using metamodels and inexact pre-evaluation: Application to aerodynamic shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel strategies for parametric shape optimization in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of a synthetic jet on an airfoil for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (7), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2742729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a self-adaptive parameterization for aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity equation method for fast evaluation of nearby flows and uncertainty analysis for shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Continuous Sensitivity Equation Method for Optimal Shape Design in Mixed Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borggaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Synthetic Jet Actuator for Aerodynamic Stall Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.624-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On accurate boundary conditions for a shape sensitivity equation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Stall Control for an Airfoil with a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and artificial neural networks for complex design optimization in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (11), pp.1257 - 1278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2-3), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-004-0414-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganbo Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10773-003-0153-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Shape Optimization Approach for Complex Applications in Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ship Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (4), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/str.2003.50.4.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURBS grids for DG methods: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-FV 2025 - Sharing Higher-order Advanced Research Known-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Fidelity Bayesian Optimization of Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMTS 2025 - 25th URSI International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI Commission B, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of physics-informed neural networks: a multi-criterion viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE - AICOMAS 2025 - 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Physics-Informed Neural Networks for Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orleans, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Consistent Aerodynamic Design via the Isogeometric Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical modeling methods for the characterization and optimization of metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Genevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kadhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning Optimization for Highly Efficient Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2021 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling geometry and simulation for aerodynamic shape optimisation: an isogeometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning multiobjective optimization for large-scale achromatic metalens at visible regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, California (web conference format), United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTh2M.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Geometry-Simulation-Optimization Framework via NURBS Representations with Application to Airfoil Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS CM3 : Methods, Tools and Technologies for Design in Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE-AMR Coupling for High-order Grids Applied to Compressible Fluid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin Framework for Compressible Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Refinement for Compressible Flow Analysis using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Sensitivity Analysis for Hyperbolic Systems using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arbitrary Lagrangian Eulerian Formulation for Isogeometric Discontinuous Galerkin Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for CAD compliant flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-VF 2019 - Conference on Sharing Higher-order Advanced Research Know-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized 3D metasurface for maximum light deflection at visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019 - 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogates and Classification Approaches for Efficient Global Optimization (EGO) with Inequality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Analysis for Hyperbolic Conservation Laws using a Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of all-dielectric 3D gradient metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinan Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2019 - PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.345 - 383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for hyperbolic PDEs using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Galerkin Discontinue : Cas de l'analyse isogéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-TAM 2017 - Tendances dans les Applications Mathématiques en Tunisie, Algérie et Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Taylor Expansions for Compressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective improvement of aerodynamic performance over a parameter interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NUMECA Worldwide Users' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Modeling Issues for Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th 3AF Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Macroscopic Pedestrian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Pedestrian and Evacuation Dynamics 2014 (PED 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Delft, Netherlands. pp.477-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence closures for detached flows control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ECCOMAS Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Optimization Environment for Ship-Hull Design Based on a BEM-Isogeometric Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Ginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Politis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantoulakis Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Bellibassakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Separation Flow Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Methods Applied to Aerodynamic Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Computation and Visualization Towards a Virtual Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Symposium of Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Metamodel-Assisted Multiple-Gradient Descent Algorithm (MGDA) to Air-Cooling Duct Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization tools and applications developed during the OMD & OMD2 projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Teratech 2011, Complex systems engineering workshop (atelier ingénierie des systèmes complexes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.236-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing shape optimization using FFD and twist parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Aerospace Society of India CFD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by NURBS weights in isogeometric structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doerfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse Problems, Control and Shape Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode algébrique pour l'optimisation multiniveau - Application à l'optimisation d'un avion d'affaires supersonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dynamiques en optimisation couplée fluide-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTAM'07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the optimal location of a synthetic jet for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Flow Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization using a Full and Adaptive Multilevel Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Conference Design Optimization: Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canary Island, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation optimale d'un jet synthétique pour le contrôle du décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Colloque d'Aérodynamique Appliquée AAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimasation du contrôle du décrochage aérodynamique par un jet synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque d'aérodynamique appliquée, AAAAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence models for ship flow at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Aerodynamic Stall Control Using a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AIAA Conference on Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Symposium on Naval Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Fukuoka, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and neutral networks for fast CFD-based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/ISSMO Symposium on Multidisciplinary Analysis and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Atlanta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Structural and Multi-disciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Dalian, Chine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a pratical design optimization tool for incompressibles and turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Numerical Towing Tank Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hamburg Allemagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-Objective Optimization for High-Fidelity CFD using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"EUROGEN 2001, ""Evolutionary Methods for Design, Optimisation and Control with Applications to Industrial Problems"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Athens, Grece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization for incompressible and turbulent flows using the simplex method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Anaheim, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme pour écoulements de fluides visqueux en présence de surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optimization of pulsating jets in unsteady flow by Multiple-Gradient Descent Algorithm (MGDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Périaux; W. Fitzgibbon; B. Chetverushkin; O. Pironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems, Modeling, Simulation and Optimization for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization using Nash Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimiliano Vasile and Victor M. Becerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in the Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), 2014, Progress in Astronautics and Aeronautics, 978-1-62410-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two multi objective optimization algorithms : PAES and MGDA. Testing MGDA on Kriging metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Repin, S. and Tiihonen, T. and Tuovinen, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer Dordrecht, pp.237-252, 2013, Computational Methods in Applied Sciences, 978-94-007-5288-7. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5288-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-niveaux de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajan Filomeno Coelho et Piotr Breitkopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation multidisciplinaire en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, HERMES SCIENCE PUBLICATIONS, 2009, Démarche de conception, stratégies collaboratives et concourantes, multiniveaux de modèles et de paramètres, 978-2-7462-2195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'expression des gènes des plantes lors d'une attaque biotique par intelligence artificielle informée par la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9595, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Shock Solutions for Hyperbolic Conservation Laws with Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9605, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Multiphysics Coupling: Application to Conjugate Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9520, Université Côte d'Azur, Inria, CNRS, LJAD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and adaptive approaches to multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9291, Inria - Sophia Antipolis. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation aérodynamique du conduit de refroidissement d'un véhicule Formula-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Abettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9126, Inria - Sophia Antipolis. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitivity Equation Method for Unsteady Compressible Flows: Implementation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8739, Inria. 2015, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multiobjective gradient-based methods for structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8511, INRIA. 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Unsteady System Governed by PDEs using a Multi-Objective Descent Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8603, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of macroscopic pedestrian flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8340, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Assessment of some Synthetic Jet Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8409, INRIA. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Generation of Geometric Models for a Bulbous Trawler Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8011, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient Computation in Isogeometric Analysis for Linear Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8111, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Shape Optimization in Fluid-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7639, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Local and Global Shape Optimization in Aerodynamic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7684, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MGDA and PAES for Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7667, INRIA. 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic optimization of a supersonic business jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7477, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Immersive Simulation using the Continuous Sensitivity Equation Method with Application to Thermal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kozub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ellinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7439, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Optimization in Isogeometric Analysis : Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7470, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Analysis of some Metamodeling Techniques used in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6973, INRIA. 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hierarchical Optimization using an Algebraic Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6974, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of some strategies for global optimization using Gaussian process models with application to aerodynamic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Praveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6964, INRIA. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Isogeometric Analysis with Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6957, INRIA. 2009, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multiobjective optimization in hydrodynamic stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heuveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6608, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00309693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-assisted particle swarm optimization and application to aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6397, INRIA. 2007, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00199773v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization with Uncertain Operating Conditions using Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6143, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00136494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Functions and Kriging Metamodels for Aerodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6151, INRIA. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Parameterization for Shape Optimization in Aerodynamics and Electromagnetics using a Particle Swarm Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6003, INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Parameterization using Free-Form Deformation for Aerodynamic Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5949, INRIA. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale en mécanique des fluides numérique : approches hiérarchiques, robustes et isogéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Nice Sophia Antipolis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00904328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Duvigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric fluid-structure interaction using a mixed continuous/discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.118795. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2026.118795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vent nous fait vibrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windblown sand around obstacles -simulation and validation of deposition patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive design of 2D car profiles with aerodynamic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Viquerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-conservative sliding grid algorithm for compressible flows using an Isogeometric Discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395 (15), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Consistent Aerodynamic Optimization using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metasurfaces under geometrical uncertainty using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (19), pp.29887. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.430409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for conservation laws with high-order moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 434 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritized optimization by Nash games : towards an adaptive multi-objective strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.54-63. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202171106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape sensitivity analysis in aerodynamics using an isogeometric Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (5), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1356269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective statistical learning optimization of RGB metalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.2498-2508. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization methods for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1900445. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a macroscopic traffic flow model calibrated on GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.1511-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-consistent adaptive refinement using a NURBS-based Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of metasurface designs using statistical learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabry Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53878-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156881v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme idéale d’une aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for compressible flows using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and numerical diffusion effects for hyperbolic PDE systems with discontinuous solutions. The case of barotropic Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (6), pp.A3955-A3981. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.1537 - 1557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-018-1981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.209 - 231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of turbulence closures for optimized active control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (124), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the turbulent transonic interaction and transition location effect involving optimisation around a supercritical aerofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Szubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Asproulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.380-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (24), pp.5781-5795. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient for Isogeometric Structural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-013-0435-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (6-7), pp.363--375. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Solid and Physical Modeling 2012, 45 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 252, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based optimization applied to flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (11), pp.1701-1714. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of computational domain in isogeometric analysis: methods and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (23-24), pp.2021-2031. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of second-order derivatives and metamodel-based Monte-Carlo for uncertainty estimation in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost PSO using metamodels and inexact pre-evaluation: Application to aerodynamic shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel strategies for parametric shape optimization in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of a synthetic jet on an airfoil for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (7), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2742729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a self-adaptive parameterization for aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity equation method for fast evaluation of nearby flows and uncertainty analysis for shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Synthetic Jet Actuator for Aerodynamic Stall Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.624-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Continuous Sensitivity Equation Method for Optimal Shape Design in Mixed Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borggaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Stall Control for an Airfoil with a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On accurate boundary conditions for a shape sensitivity equation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and artificial neural networks for complex design optimization in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (11), pp.1257 - 1278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2-3), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-004-0414-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganbo Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10773-003-0153-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Shape Optimization Approach for Complex Applications in Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ship Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (4), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/str.2003.50.4.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURBS grids for DG methods: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-FV 2025 - Sharing Higher-order Advanced Research Known-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of physics-informed neural networks: a multi-criterion viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE - AICOMAS 2025 - 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Fidelity Bayesian Optimization of Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMTS 2025 - 25th URSI International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI Commission B, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Physics-Informed Neural Networks for Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orleans, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Consistent Aerodynamic Design via the Isogeometric Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical modeling methods for the characterization and optimization of metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Genevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kadhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning multiobjective optimization for large-scale achromatic metalens at visible regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, California (web conference format), United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTh2M.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Geometry-Simulation-Optimization Framework via NURBS Representations with Application to Airfoil Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS CM3 : Methods, Tools and Technologies for Design in Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling geometry and simulation for aerodynamic shape optimisation: an isogeometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning Optimization for Highly Efficient Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2021 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE-AMR Coupling for High-order Grids Applied to Compressible Fluid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin Framework for Compressible Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Refinement for Compressible Flow Analysis using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arbitrary Lagrangian Eulerian Formulation for Isogeometric Discontinuous Galerkin Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Sensitivity Analysis for Hyperbolic Systems using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for CAD compliant flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-VF 2019 - Conference on Sharing Higher-order Advanced Research Know-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized 3D metasurface for maximum light deflection at visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019 - 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Analysis for Hyperbolic Conservation Laws using a Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of all-dielectric 3D gradient metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinan Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2019 - PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.345 - 383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogates and Classification Approaches for Efficient Global Optimization (EGO) with Inequality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for hyperbolic PDEs using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Taylor Expansions for Compressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Galerkin Discontinue : Cas de l'analyse isogéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-TAM 2017 - Tendances dans les Applications Mathématiques en Tunisie, Algérie et Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective improvement of aerodynamic performance over a parameter interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NUMECA Worldwide Users' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Modeling Issues for Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th 3AF Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence closures for detached flows control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ECCOMAS Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Macroscopic Pedestrian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Pedestrian and Evacuation Dynamics 2014 (PED 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Delft, Netherlands. pp.477-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Optimization Environment for Ship-Hull Design Based on a BEM-Isogeometric Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Ginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Politis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantoulakis Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Bellibassakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Separation Flow Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Methods Applied to Aerodynamic Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Computation and Visualization Towards a Virtual Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Symposium of Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Metamodel-Assisted Multiple-Gradient Descent Algorithm (MGDA) to Air-Cooling Duct Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization tools and applications developed during the OMD & OMD2 projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Teratech 2011, Complex systems engineering workshop (atelier ingénierie des systèmes complexes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by NURBS weights in isogeometric structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doerfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse Problems, Control and Shape Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing shape optimization using FFD and twist parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Aerospace Society of India CFD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.236-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode algébrique pour l'optimisation multiniveau - Application à l'optimisation d'un avion d'affaires supersonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dynamiques en optimisation couplée fluide-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTAM'07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the optimal location of a synthetic jet for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Flow Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization using a Full and Adaptive Multilevel Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Conference Design Optimization: Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canary Island, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation optimale d'un jet synthétique pour le contrôle du décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Colloque d'Aérodynamique Appliquée AAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence models for ship flow at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Aerodynamic Stall Control Using a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AIAA Conference on Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimasation du contrôle du décrochage aérodynamique par un jet synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque d'aérodynamique appliquée, AAAAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and neutral networks for fast CFD-based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/ISSMO Symposium on Multidisciplinary Analysis and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Atlanta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Symposium on Naval Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Fukuoka, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a pratical design optimization tool for incompressibles and turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Numerical Towing Tank Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hamburg Allemagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-Objective Optimization for High-Fidelity CFD using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"EUROGEN 2001, ""Evolutionary Methods for Design, Optimisation and Control with Applications to Industrial Problems"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Athens, Grece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization for incompressible and turbulent flows using the simplex method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Anaheim, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Structural and Multi-disciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Dalian, Chine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme pour écoulements de fluides visqueux en présence de surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optimization of pulsating jets in unsteady flow by Multiple-Gradient Descent Algorithm (MGDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Périaux; W. Fitzgibbon; B. Chetverushkin; O. Pironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems, Modeling, Simulation and Optimization for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization using Nash Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimiliano Vasile and Victor M. Becerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in the Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), 2014, Progress in Astronautics and Aeronautics, 978-1-62410-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two multi objective optimization algorithms : PAES and MGDA. Testing MGDA on Kriging metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Repin, S. and Tiihonen, T. and Tuovinen, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer Dordrecht, pp.237-252, 2013, Computational Methods in Applied Sciences, 978-94-007-5288-7. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5288-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-niveaux de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajan Filomeno Coelho et Piotr Breitkopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation multidisciplinaire en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, HERMES SCIENCE PUBLICATIONS, 2009, Démarche de conception, stratégies collaboratives et concourantes, multiniveaux de modèles et de paramètres, 978-2-7462-2195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'expression des gènes des plantes lors d'une attaque biotique par intelligence artificielle informée par la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9595, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Shock Solutions for Hyperbolic Conservation Laws with Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9605, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Multiphysics Coupling: Application to Conjugate Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9520, Université Côte d'Azur, Inria, CNRS, LJAD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and adaptive approaches to multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9291, Inria - Sophia Antipolis. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation aérodynamique du conduit de refroidissement d'un véhicule Formula-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Abettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9126, Inria - Sophia Antipolis. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitivity Equation Method for Unsteady Compressible Flows: Implementation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8739, Inria. 2015, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multiobjective gradient-based methods for structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8511, INRIA. 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Unsteady System Governed by PDEs using a Multi-Objective Descent Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8603, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of macroscopic pedestrian flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8340, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Assessment of some Synthetic Jet Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8409, INRIA. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Generation of Geometric Models for a Bulbous Trawler Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8011, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient Computation in Isogeometric Analysis for Linear Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8111, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Local and Global Shape Optimization in Aerodynamic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7684, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Shape Optimization in Fluid-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7639, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MGDA and PAES for Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7667, INRIA. 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic optimization of a supersonic business jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7477, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Immersive Simulation using the Continuous Sensitivity Equation Method with Application to Thermal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kozub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ellinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7439, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Optimization in Isogeometric Analysis : Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7470, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Analysis of some Metamodeling Techniques used in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6973, INRIA. 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hierarchical Optimization using an Algebraic Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6974, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of some strategies for global optimization using Gaussian process models with application to aerodynamic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Praveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6964, INRIA. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Isogeometric Analysis with Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6957, INRIA. 2009, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multiobjective optimization in hydrodynamic stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heuveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6608, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00309693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-assisted particle swarm optimization and application to aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6397, INRIA. 2007, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00199773v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization with Uncertain Operating Conditions using Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6143, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00136494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Functions and Kriging Metamodels for Aerodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6151, INRIA. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Parameterization for Shape Optimization in Aerodynamics and Electromagnetics using a Particle Swarm Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6003, INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Parameterization using Free-Form Deformation for Aerodynamic Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5949, INRIA. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale en mécanique des fluides numérique : approches hiérarchiques, robustes et isogéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Nice Sophia Antipolis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00904328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366084v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03975369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439175v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pezzano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670109v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887312v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962207v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1356269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212349v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M R Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900445" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355979v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156881v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabry Mohamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53878-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04005862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589344v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.01.039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Szubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Asproulias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Grossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Vu Vuong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0435-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2657" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/958AEB989E6A921A23B2AB169F4208D57AFDC39B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Martinelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekarappa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742729" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borggaard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DR4NG1FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC02BC38C3FBFB9BFE4DE900E86D478756F3AA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-004-0414-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP4BL6QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10773-003-0153-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGK2VS3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2003.50.4.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03867219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kadhir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814395" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03357023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTh2M.3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gdhami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moakher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589254v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095506v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duvigneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ginnis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Politis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantoulakis Kostas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bellibassakis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zerbinati" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauhan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doerfel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567711v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abou El Majd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Habbal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duvigneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156016v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155871v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155873v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155872v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5288-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537375v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05210203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05405130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Abettan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915037v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598367v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Carrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kozub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ellinghaus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399942v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396926v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Praveen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309693v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strauss" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heuveline" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00199773v4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136494v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137602v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109722v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chaigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085058v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366084v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03975369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439175v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pezzano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670109v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887312v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962207v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1356269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212349v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M R Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900445" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355979v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156881v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabry Mohamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53878-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04005862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589344v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.01.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Szubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Asproulias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Grossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Vu Vuong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0435-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2657" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/958AEB989E6A921A23B2AB169F4208D57AFDC39B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Martinelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekarappa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742729" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730875v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borggaard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.01.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DR4NG1FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC02BC38C3FBFB9BFE4DE900E86D478756F3AA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-004-0414-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP4BL6QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10773-003-0153-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGK2VS3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2003.50.4.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ricard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03867219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kadhir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814395" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03357023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTh2M.3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gdhami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589254v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moakher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095506v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duvigneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ginnis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Politis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantoulakis Kostas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bellibassakis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zerbinati" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535789v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doerfel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537316v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauhan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567711v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abou El Majd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Habbal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duvigneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156016v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156021v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156022v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155873v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155871v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5288-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537375v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05210203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05405130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Abettan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915037v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598367v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Carrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kozub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ellinghaus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399942v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396926v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Praveen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309693v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strauss" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heuveline" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00199773v4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136494v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137602v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109722v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chaigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085058v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>