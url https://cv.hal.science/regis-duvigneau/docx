--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Duvigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric fluid-structure interaction using a mixed continuous/discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.118795. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2026.118795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vent nous fait vibrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windblown sand around obstacles -simulation and validation of deposition patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive design of 2D car profiles with aerodynamic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Viquerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-conservative sliding grid algorithm for compressible flows using an Isogeometric Discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395 (15), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Consistent Aerodynamic Optimization using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metasurfaces under geometrical uncertainty using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (19), pp.29887. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.430409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for conservation laws with high-order moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 434 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritized optimization by Nash games : towards an adaptive multi-objective strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.54-63. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202171106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape sensitivity analysis in aerodynamics using an isogeometric Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (5), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1356269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective statistical learning optimization of RGB metalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.2498-2508. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization methods for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1900445. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a macroscopic traffic flow model calibrated on GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.1511-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-consistent adaptive refinement using a NURBS-based Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of metasurface designs using statistical learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabry Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53878-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156881v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme idéale d’une aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for compressible flows using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and numerical diffusion effects for hyperbolic PDE systems with discontinuous solutions. The case of barotropic Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (6), pp.A3955-A3981. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.1537 - 1557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-018-1981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.209 - 231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of turbulence closures for optimized active control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (124), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the turbulent transonic interaction and transition location effect involving optimisation around a supercritical aerofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Szubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Asproulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.380-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (24), pp.5781-5795. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient for Isogeometric Structural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-013-0435-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (6-7), pp.363--375. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Solid and Physical Modeling 2012, 45 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 252, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based optimization applied to flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (11), pp.1701-1714. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of computational domain in isogeometric analysis: methods and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (23-24), pp.2021-2031. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of second-order derivatives and metamodel-based Monte-Carlo for uncertainty estimation in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost PSO using metamodels and inexact pre-evaluation: Application to aerodynamic shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel strategies for parametric shape optimization in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of a synthetic jet on an airfoil for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (7), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2742729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a self-adaptive parameterization for aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity equation method for fast evaluation of nearby flows and uncertainty analysis for shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Synthetic Jet Actuator for Aerodynamic Stall Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.624-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Continuous Sensitivity Equation Method for Optimal Shape Design in Mixed Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borggaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Stall Control for an Airfoil with a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On accurate boundary conditions for a shape sensitivity equation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and artificial neural networks for complex design optimization in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (11), pp.1257 - 1278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2-3), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-004-0414-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganbo Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10773-003-0153-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Shape Optimization Approach for Complex Applications in Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ship Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (4), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/str.2003.50.4.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURBS grids for DG methods: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-FV 2025 - Sharing Higher-order Advanced Research Known-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of physics-informed neural networks: a multi-criterion viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE - AICOMAS 2025 - 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Fidelity Bayesian Optimization of Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMTS 2025 - 25th URSI International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI Commission B, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Physics-Informed Neural Networks for Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orleans, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Consistent Aerodynamic Design via the Isogeometric Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical modeling methods for the characterization and optimization of metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Genevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kadhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning multiobjective optimization for large-scale achromatic metalens at visible regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, California (web conference format), United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTh2M.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Geometry-Simulation-Optimization Framework via NURBS Representations with Application to Airfoil Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS CM3 : Methods, Tools and Technologies for Design in Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling geometry and simulation for aerodynamic shape optimisation: an isogeometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning Optimization for Highly Efficient Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2021 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE-AMR Coupling for High-order Grids Applied to Compressible Fluid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin Framework for Compressible Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Refinement for Compressible Flow Analysis using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arbitrary Lagrangian Eulerian Formulation for Isogeometric Discontinuous Galerkin Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Sensitivity Analysis for Hyperbolic Systems using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for CAD compliant flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-VF 2019 - Conference on Sharing Higher-order Advanced Research Know-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized 3D metasurface for maximum light deflection at visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019 - 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Analysis for Hyperbolic Conservation Laws using a Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of all-dielectric 3D gradient metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinan Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2019 - PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.345 - 383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogates and Classification Approaches for Efficient Global Optimization (EGO) with Inequality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for hyperbolic PDEs using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Taylor Expansions for Compressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Galerkin Discontinue : Cas de l'analyse isogéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-TAM 2017 - Tendances dans les Applications Mathématiques en Tunisie, Algérie et Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective improvement of aerodynamic performance over a parameter interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NUMECA Worldwide Users' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Modeling Issues for Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th 3AF Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence closures for detached flows control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ECCOMAS Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Macroscopic Pedestrian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Pedestrian and Evacuation Dynamics 2014 (PED 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Delft, Netherlands. pp.477-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Optimization Environment for Ship-Hull Design Based on a BEM-Isogeometric Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Ginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Politis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantoulakis Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Bellibassakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Separation Flow Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Methods Applied to Aerodynamic Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Computation and Visualization Towards a Virtual Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Symposium of Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Metamodel-Assisted Multiple-Gradient Descent Algorithm (MGDA) to Air-Cooling Duct Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization tools and applications developed during the OMD & OMD2 projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Teratech 2011, Complex systems engineering workshop (atelier ingénierie des systèmes complexes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by NURBS weights in isogeometric structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doerfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse Problems, Control and Shape Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing shape optimization using FFD and twist parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Aerospace Society of India CFD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.236-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode algébrique pour l'optimisation multiniveau - Application à l'optimisation d'un avion d'affaires supersonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dynamiques en optimisation couplée fluide-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTAM'07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the optimal location of a synthetic jet for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Flow Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization using a Full and Adaptive Multilevel Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Conference Design Optimization: Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canary Island, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation optimale d'un jet synthétique pour le contrôle du décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Colloque d'Aérodynamique Appliquée AAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence models for ship flow at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Aerodynamic Stall Control Using a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AIAA Conference on Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimasation du contrôle du décrochage aérodynamique par un jet synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque d'aérodynamique appliquée, AAAAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and neutral networks for fast CFD-based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/ISSMO Symposium on Multidisciplinary Analysis and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Atlanta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Symposium on Naval Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Fukuoka, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a pratical design optimization tool for incompressibles and turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Numerical Towing Tank Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hamburg Allemagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-Objective Optimization for High-Fidelity CFD using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"EUROGEN 2001, ""Evolutionary Methods for Design, Optimisation and Control with Applications to Industrial Problems"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Athens, Grece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization for incompressible and turbulent flows using the simplex method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Anaheim, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Structural and Multi-disciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Dalian, Chine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme pour écoulements de fluides visqueux en présence de surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optimization of pulsating jets in unsteady flow by Multiple-Gradient Descent Algorithm (MGDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Périaux; W. Fitzgibbon; B. Chetverushkin; O. Pironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems, Modeling, Simulation and Optimization for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization using Nash Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimiliano Vasile and Victor M. Becerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in the Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), 2014, Progress in Astronautics and Aeronautics, 978-1-62410-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two multi objective optimization algorithms : PAES and MGDA. Testing MGDA on Kriging metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Repin, S. and Tiihonen, T. and Tuovinen, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer Dordrecht, pp.237-252, 2013, Computational Methods in Applied Sciences, 978-94-007-5288-7. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5288-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-niveaux de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajan Filomeno Coelho et Piotr Breitkopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation multidisciplinaire en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, HERMES SCIENCE PUBLICATIONS, 2009, Démarche de conception, stratégies collaboratives et concourantes, multiniveaux de modèles et de paramètres, 978-2-7462-2195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'expression des gènes des plantes lors d'une attaque biotique par intelligence artificielle informée par la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9595, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Shock Solutions for Hyperbolic Conservation Laws with Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9605, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Multiphysics Coupling: Application to Conjugate Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9520, Université Côte d'Azur, Inria, CNRS, LJAD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and adaptive approaches to multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9291, Inria - Sophia Antipolis. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation aérodynamique du conduit de refroidissement d'un véhicule Formula-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Abettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9126, Inria - Sophia Antipolis. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitivity Equation Method for Unsteady Compressible Flows: Implementation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8739, Inria. 2015, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multiobjective gradient-based methods for structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8511, INRIA. 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Unsteady System Governed by PDEs using a Multi-Objective Descent Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8603, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of macroscopic pedestrian flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8340, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Assessment of some Synthetic Jet Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8409, INRIA. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Generation of Geometric Models for a Bulbous Trawler Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8011, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient Computation in Isogeometric Analysis for Linear Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8111, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Local and Global Shape Optimization in Aerodynamic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7684, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Shape Optimization in Fluid-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7639, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MGDA and PAES for Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7667, INRIA. 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic optimization of a supersonic business jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7477, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Immersive Simulation using the Continuous Sensitivity Equation Method with Application to Thermal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kozub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ellinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7439, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Optimization in Isogeometric Analysis : Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7470, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Analysis of some Metamodeling Techniques used in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6973, INRIA. 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hierarchical Optimization using an Algebraic Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6974, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of some strategies for global optimization using Gaussian process models with application to aerodynamic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Praveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6964, INRIA. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Isogeometric Analysis with Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6957, INRIA. 2009, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multiobjective optimization in hydrodynamic stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heuveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6608, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00309693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-assisted particle swarm optimization and application to aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6397, INRIA. 2007, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00199773v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization with Uncertain Operating Conditions using Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6143, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00136494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Functions and Kriging Metamodels for Aerodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6151, INRIA. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Parameterization for Shape Optimization in Aerodynamics and Electromagnetics using a Particle Swarm Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6003, INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Parameterization using Free-Form Deformation for Aerodynamic Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5949, INRIA. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale en mécanique des fluides numérique : approches hiérarchiques, robustes et isogéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Nice Sophia Antipolis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00904328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Duvigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric fluid-structure interaction using a mixed continuous/discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.118795. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2026.118795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vent nous fait vibrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windblown sand around obstacles -simulation and validation of deposition patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive design of 2D car profiles with aerodynamic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-conservative sliding grid algorithm for compressible flows using an Isogeometric Discontinuous Galerkin scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395 (15), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Consistent Aerodynamic Optimization using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Viquerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritized optimization by Nash games : towards an adaptive multi-objective strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.54-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202171106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape sensitivity analysis in aerodynamics using an isogeometric Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (5), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1356269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective statistical learning optimization of RGB metalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (8), pp.2498-2508. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for conservation laws with high-order moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 434 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metasurfaces under geometrical uncertainty using statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (19), pp.29887. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.430409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization methods for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1900445. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a macroscopic traffic flow model calibrated on GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.1511-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sensitivity equation method for the Euler equations in presence of shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.22454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-consistent adaptive refinement using a NURBS-based Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme idéale d’une aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization of metasurface designs using statistical learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabry Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53878-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156881v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for compressible flows using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and numerical diffusion effects for hyperbolic PDE systems with discontinuous solutions. The case of barotropic Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (6), pp.A3955-A3981. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.1537 - 1557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-018-1981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.209 - 231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of turbulence closures for optimized active control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (124), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the turbulent transonic interaction and transition location effect involving optimisation around a supercritical aerofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Szubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Asproulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.380-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (24), pp.5781-5795. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient for Isogeometric Structural Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-013-0435-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (6-7), pp.363--375. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in 3D isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis-suitable volume parameterization of multi-block computational domain in isogeometric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Solid and Physical Modeling 2012, 45 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 252, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based optimization applied to flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (11), pp.1701-1714. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Error Assessment Method in Isogeometric Analysis of 2D Heat Conduction Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.508-512. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2012.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of computational domain in isogeometric analysis: methods and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (23-24), pp.2021-2031. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of second-order derivatives and metamodel-based Monte-Carlo for uncertainty estimation in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost PSO using metamodels and inexact pre-evaluation: Application to aerodynamic shape design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel strategies for parametric shape optimization in aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of a synthetic jet on an airfoil for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (7), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2742729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a self-adaptive parameterization for aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Synthetic Jet Actuator for Aerodynamic Stall Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.624-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Continuous Sensitivity Equation Method for Optimal Shape Design in Mixed Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borggaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On accurate boundary conditions for a shape sensitivity equation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Stall Control for an Airfoil with a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity equation method for fast evaluation of nearby flows and uncertainty analysis for shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and artificial neural networks for complex design optimization in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (11), pp.1257 - 1278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2-3), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-004-0414-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Shape Optimization Approach for Complex Applications in Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ship Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (4), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/str.2003.50.4.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganbo Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10773-003-0153-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURBS grids for DG methods: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-FV 2025 - Sharing Higher-order Advanced Research Known-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Fidelity Bayesian Optimization of Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMTS 2025 - 25th URSI International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI Commission B, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training of physics-informed neural networks: a multi-criterion viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTE - AICOMAS 2025 - 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Physics-Informed Neural Networks for Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orleans, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Consistent Aerodynamic Design via the Isogeometric Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical modeling methods for the characterization and optimization of metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Genevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kadhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning multiobjective optimization for large-scale achromatic metalens at visible regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M R Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, California (web conference format), United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTh2M.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Geometry-Simulation-Optimization Framework via NURBS Representations with Application to Airfoil Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS CM3 : Methods, Tools and Technologies for Design in Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling geometry and simulation for aerodynamic shape optimisation: an isogeometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Binois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Learning Optimization for Highly Efficient Metasurface Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2021 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03070707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE-AMR Coupling for High-order Grids Applied to Compressible Fluid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin Framework for Compressible Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Sensitivity Analysis for Hyperbolic Systems using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arbitrary Lagrangian Eulerian Formulation for Isogeometric Discontinuous Galerkin Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NURBS-based Discontinuous Galerkin method for CAD compliant flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pezzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Stauffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARK-VF 2019 - Conference on Sharing Higher-order Advanced Research Know-how on Finite Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Minho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized 3D metasurface for maximum light deflection at visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2019 - 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Refinement for Compressible Flow Analysis using an Isogeometric Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGA 2019 - 7th International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogates and Classification Approaches for Efficient Global Optimization (EGO) with Inequality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Analysis for Hyperbolic Conservation Laws using a Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Isogeometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of all-dielectric 3D gradient metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinan Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2019 - PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.345 - 383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02430383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis for Hyperbolic Systems of Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric analysis for hyperbolic PDEs using a Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Taylor Expansions for Compressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Galerkin Discontinue : Cas de l'analyse isogéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gdhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moakher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-TAM 2017 - Tendances dans les Applications Mathématiques en Tunisie, Algérie et Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for the Euler equations in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chalons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA - 8th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective improvement of aerodynamic performance over a parameter interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The NUMECA Worldwide Users' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Modeling Issues for Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th 3AF Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Macroscopic Pedestrian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Pedestrian and Evacuation Dynamics 2014 (PED 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Delft, Netherlands. pp.477-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence closures for detached flows control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ECCOMAS Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Optimization Environment for Ship-Hull Design Based on a BEM-Isogeometric Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Ginnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Politis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantoulakis Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Bellibassakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of jet parameters to control the flow on a ramp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Separation Flow Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Turbulence Closures and Numerical Errors for the Optimization of Flow Control Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulbous Bow Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Methods Applied to Aerodynamic Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Computation and Visualization Towards a Virtual Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Kloczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Symposium of Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Metamodel-Assisted Multiple-Gradient Descent Algorithm (MGDA) to Air-Cooling Duct Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS - European Congress on Computational Methods in Applied Sciences and Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization tools and applications developed during the OMD & OMD2 projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Teratech 2011, Complex systems engineering workshop (atelier ingénierie des systèmes complexes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00686596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal analysis-aware parameterization of computational domain in isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.236-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by NURBS weights in isogeometric structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doerfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse Problems, Control and Shape Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing shape optimization using FFD and twist parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Aerospace Society of India CFD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode algébrique pour l'optimisation multiniveau - Application à l'optimisation d'un avion d'affaires supersonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux dynamiques en optimisation couplée fluide-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMTAM'07 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the optimal location of a synthetic jet for stall control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Flow Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization using a Full and Adaptive Multilevel Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Conference Design Optimization: Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canary Island, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation optimale d'un jet synthétique pour le contrôle du décrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Colloque d'Aérodynamique Appliquée AAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimasation du contrôle du décrochage aérodynamique par un jet synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque d'aérodynamique appliquée, AAAAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of turbulence models for ship flow at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Aerodynamic Stall Control Using a Synthetic Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AIAA Conference on Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role played by turbulence closures in hull shape optimization at model and full scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Symposium on Naval Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Fukuoka, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid genetic algorithms and neutral networks for fast CFD-based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/ISSMO Symposium on Multidisciplinary Analysis and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Atlanta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic design using a derivative-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Structural and Multi-disciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Dalian, Chine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a pratical design optimization tool for incompressibles and turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Numerical Towing Tank Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hamburg Allemagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-Objective Optimization for High-Fidelity CFD using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"EUROGEN 2001, ""Evolutionary Methods for Design, Optimisation and Control with Applications to Industrial Problems"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Athens, Grece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape optimization for incompressible and turbulent flows using the simplex method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Anaheim, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de forme pour écoulements de fluides visqueux en présence de surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optimization of pulsating jets in unsteady flow by Multiple-Gradient Descent Algorithm (MGDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Périaux; W. Fitzgibbon; B. Chetverushkin; O. Pironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems, Modeling, Simulation and Optimization for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization using Nash Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimiliano Vasile and Victor M. Becerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in the Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), 2014, Progress in Astronautics and Aeronautics, 978-1-62410-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two multi objective optimization algorithms : PAES and MGDA. Testing MGDA on Kriging metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Repin, S. and Tiihonen, T. and Tuovinen, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Differential Equations, Optimization, and Technological Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer Dordrecht, pp.237-252, 2013, Computational Methods in Applied Sciences, 978-94-007-5288-7. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5288-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piotr Breitkopf and Rajan Filomeno Coelho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-niveaux de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buytet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajan Filomeno Coelho et Piotr Breitkopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation multidisciplinaire en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, HERMES SCIENCE PUBLICATIONS, 2009, Démarche de conception, stratégies collaboratives et concourantes, multiniveaux de modèles et de paramètres, 978-2-7462-2195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'expression des gènes des plantes lors d'une attaque biotique par intelligence artificielle informée par la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9595, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Shock Solutions for Hyperbolic Conservation Laws with Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9605, Inria &amp; Université Cote d'Azur, Sophia Antipolis, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Neural Networks for Multiphysics Coupling: Application to Conjugate Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9520, Université Côte d'Azur, Inria, CNRS, LJAD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and adaptive approaches to multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9291, Inria - Sophia Antipolis. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation aérodynamique du conduit de refroidissement d'un véhicule Formula-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Abettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-9126, Inria - Sophia Antipolis. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensitivity Equation Method for Unsteady Compressible Flows: Implementation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8739, Inria. 2015, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multiobjective gradient-based methods for structural shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8511, INRIA. 2014, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Unsteady System Governed by PDEs using a Multi-Objective Descent Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8603, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of macroscopic pedestrian flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8340, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Assessment of some Synthetic Jet Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Labroquère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8409, INRIA. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Generation of Geometric Models for a Bulbous Trawler Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8011, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Gradient Computation in Isogeometric Analysis for Linear Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Vu Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Simeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8111, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Shape Optimization in Fluid-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7639, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Local and Global Shape Optimization in Aerodynamic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7684, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing analysis-suitable parameterization of computational domain from CAD boundary by variational harmonic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galligo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MGDA and PAES for Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7667, INRIA. 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Immersive Simulation using the Continuous Sensitivity Equation Method with Application to Thermal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kozub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ellinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7439, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Optimization in Isogeometric Analysis : Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7470, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic optimization of a supersonic business jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7477, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hierarchical Optimization using an Algebraic Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6974, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of some strategies for global optimization using Gaussian process models with application to aerodynamic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Praveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6964, INRIA. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Isogeometric Analysis with Application to Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6957, INRIA. 2009, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Analysis of some Metamodeling Techniques used in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6973, INRIA. 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multiobjective optimization in hydrodynamic stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heuveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6608, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00309693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-assisted particle swarm optimization and application to aerodynamic shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6397, INRIA. 2007, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00199773v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Shape Optimization with Uncertain Operating Conditions using Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6143, INRIA. 2007, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00136494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Functions and Kriging Metamodels for Aerodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Chandrashekarappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6151, INRIA. 2007, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Parameterization using Free-Form Deformation for Aerodynamic Shape Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5949, INRIA. 2006, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Parameterization for Shape Optimization in Aerodynamics and Electromagnetics using a Particle Swarm Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Désidéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6003, INRIA. 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale en mécanique des fluides numérique : approches hiérarchiques, robustes et isogéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Nice Sophia Antipolis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00904328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling and simulations of room evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Twarogowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Duvigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366084v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03975369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439175v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pezzano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670109v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887312v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962207v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1356269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212349v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M R Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900445" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355979v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156881v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabry Mohamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53878-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04005862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589344v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.01.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Szubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Asproulias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Grossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Vu Vuong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0435-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2657" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/958AEB989E6A921A23B2AB169F4208D57AFDC39B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Martinelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekarappa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742729" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730875v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borggaard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.01.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DR4NG1FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC02BC38C3FBFB9BFE4DE900E86D478756F3AA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-004-0414-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP4BL6QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10773-003-0153-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGK2VS3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2003.50.4.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ricard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03867219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kadhir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814395" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03357023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTh2M.3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gdhami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589254v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moakher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095506v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duvigneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ginnis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Politis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantoulakis Kostas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bellibassakis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zerbinati" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535789v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doerfel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537316v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauhan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567711v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abou El Majd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Habbal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duvigneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156016v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156021v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156022v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155873v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155871v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5288-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537375v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05210203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05405130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Abettan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915037v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598367v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Carrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kozub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ellinghaus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399942v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396926v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Praveen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309693v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strauss" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heuveline" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00199773v4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136494v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137602v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109722v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chaigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085058v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366084v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03975369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439175v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pezzano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670109v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962207v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1356269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212349v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M R Elsawy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887312v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.110093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900445" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817815v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355979v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04005862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156881v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabry Mohamed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53878-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589344v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.01.039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589337v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140807" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labroqu&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Szubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Asproulias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Grossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blanchard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Vu Vuong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0435-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2011.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685002v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2657" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/958AEB989E6A921A23B2AB169F4208D57AFDC39B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3321" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530758v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Martinelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekarappa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2742729" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borggaard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DR4NG1FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.01.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC02BC38C3FBFB9BFE4DE900E86D478756F3AA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-004-0414-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP4BL6QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731292v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2003.50.4.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10773-003-0153-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGK2VS3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03867219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03925477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kadhir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814395" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03357023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTh2M.3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313641v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589270v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gdhami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02430383v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589254v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moakher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Antoine D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095506v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duvigneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873282v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ginnis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Politis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantoulakis Kostas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bellibassakis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158844v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zerbinati" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00686596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440130v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535789v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doerfel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauhan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benzaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567711v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abou El Majd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Habbal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D&#233;sid&#233;ri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duvigneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156016v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155871v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155873v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155872v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5288-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537375v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703442v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05210203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05405130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04225990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Abettan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915037v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598367v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585663v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530166v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kozub" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ellinghaus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542271v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543667v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Carrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399949v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396926v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Praveen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394151v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399942v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309693v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strauss" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heuveline" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00199773v4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136494v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137602v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085058v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109722v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chaigne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>