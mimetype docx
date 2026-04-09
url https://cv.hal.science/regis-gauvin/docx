--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -838,295 +838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Oxidative Propane Dehydrogenation by a Well-Defined Ga Catalyst Prepared by Surface Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Life For Nitrile‐Butadiene Rubber: Co‐Harnessing Metathesis And Condensation For Reincorporation Into Bio‐Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakhongir Bekmirzaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Abou Nakad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+                <w:t xml:space="preserve">Malaury Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
+                <w:t xml:space="preserve">Sara d'Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
+                <w:t xml:space="preserve">Mina Mazzeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susannah Scott</w:t>
+                <w:t xml:space="preserve">Sander Cohen-Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.8631-8639. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (12), pp.e202319414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c01118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202319414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600288v1</w:t>
+                <w:t xml:space="preserve">hal-04739314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Life For Nitrile‐Butadiene Rubber: Co‐Harnessing Metathesis And Condensation For Reincorporation Into Bio‐Based Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Oxidative Propane Dehydrogenation by a Well-Defined Ga Catalyst Prepared by Surface Organometallic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaury Simon</w:t>
+                <w:t xml:space="preserve">Jessy Abou Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara d'Aniello</w:t>
+                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Mazzeo</w:t>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Cohen-Janes</w:t>
+                <w:t xml:space="preserve">Susannah Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (12), pp.e202319414. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.8631-8639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202319414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c01118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739314v1</w:t>
+                <w:t xml:space="preserve">hal-04600288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One‐Pot Catalytic Approaches: Building a New Toolbox for Macromolecular Design</w:t>
               </w:r>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarnuma Tabassum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (7), pp.1105-1111. </w:t>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smarter approach to catalysts by design: Combining surface organometallic chemistry on oxide and metal gives selective catalysts for dehydrogenation of 2,3-dimethylbutane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Garron</w:t>
+                <w:t xml:space="preserve">Léo Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Larabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096779v1</w:t>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Violet</w:t>
+                <w:t xml:space="preserve">A smarter approach to catalysts by design: Combining surface organometallic chemistry on oxide and metal gives selective catalysts for dehydrogenation of 2,3-dimethylbutane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+                <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Cherif Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 471, pp.21 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of a new bis-silylamido aluminum species on silica: insight from solid-state NMR into interactions with the surface</w:t>
               </w:r>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 869, pp.11 - 17. </w:t>
@@ -3452,51 +3452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthetic approach towards well-defined silica supported tungsten bis-oxo, active catalysts for olefin metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Swesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.4719-4734. </w:t>
@@ -4630,290 +4630,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Aspects of the Polymerization of Lactide Using a Highly Efficient Aluminum(III) Catalytic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Kovensky</w:t>
+                <w:t xml:space="preserve">Thibault E. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Lebeuf</w:t>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Len</w:t>
+                <w:t xml:space="preserve">Pierre Haquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Monflier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
+                <w:t xml:space="preserve">Sumesh K. Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (17), pp.6217--6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b01749.s001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834062v1</w:t>
+                <w:t xml:space="preserve">hal-01961168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Aspects of the Polymerization of Lactide Using a Highly Efficient Aluminum(III) Catalytic System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault E. Schmid</w:t>
+                <w:t xml:space="preserve">José Kovensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richard</w:t>
+                <w:t xml:space="preserve">Raphael Lebeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haquette</w:t>
+                <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumesh K. Raman</w:t>
+                <w:t xml:space="preserve">Eric Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40-45 ; http://www.lactualitechimique.org/Capteurs-et-suivi-sur-site-de-la-pollution-des-eaux</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961168v1</w:t>
+                <w:t xml:space="preserve">hal-03834062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Molybdenum Oxo Alkyl Complex Supported on Silica by Surface Organometallic Chemistry: A Highly Active Olefin Metathesis Precatalyst</w:t>
               </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (6), pp.2144 - 2147. </w:t>
@@ -5291,705 +5291,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved reactivity in the conversion of nitrile-functionalized olefins by metathesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+                <w:t xml:space="preserve">Development of silica-supported frustrated Lewis pairs: highly active transition metal-free catalysts for the Z-selective reduction of alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Wissam Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mortreux</w:t>
+                <w:t xml:space="preserve">Jessica Llop Castelbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Gauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Catalysis Communications, 77, pp.75-78. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.882-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01372K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555170v1</w:t>
+                <w:t xml:space="preserve">hal-03900129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved reactivity in the conversion of nitrile-functionalized olefins by metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Catalysis Communications, 77, pp.75-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874344v1</w:t>
+                <w:t xml:space="preserve">hal-04555170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Szeto</w:t>
+                <w:t xml:space="preserve">Macromol. Rapid Commun. 22/2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Charlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Macromolecular Rapid Communications, 37, pp.1848-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201670088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968826v1</w:t>
+                <w:t xml:space="preserve">hal-02309432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromol. Rapid Commun. 22/2016</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Charlin</w:t>
+                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201670088⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.2962--2974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02309432v1</w:t>
+                <w:t xml:space="preserve">hal-01874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of silica-supported frustrated Lewis pairs: highly active transition metal-free catalysts for the Z-selective reduction of alkynes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissam Sahyoun</w:t>
+                <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+                <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (3), pp.882-889. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (13), pp.2188-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CY01372K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900129v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 O MAS NMR studies of oxo-based olefin metathesis catalysts: a critical assessment of signal enhancement methods</w:t>
               </w:r>
@@ -6135,51 +6135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6529,319 +6529,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights</w:t>
+                <w:t xml:space="preserve">Efficient deuterium labelling of alcohols in deuterated water catalyzed by ruthenium pincer complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capet</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600243⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772452v1</w:t>
+                <w:t xml:space="preserve">hal-01772455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient deuterium labelling of alcohols in deuterated water catalyzed by ruthenium pincer complexes</w:t>
+                <w:t xml:space="preserve">Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paul</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84, pp.67-70. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (12), pp.1413-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772455v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of silica-supported tungsten neosilyl oxo precatalysts: impact of substituted phenol on activity and stability in olefin metathesis</w:t>
               </w:r>
@@ -6952,51 +6952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-Free Ring-Opening Metathesis Polymerization of Norbornene over Silica-Supported Tungsten-Oxo Perhydrocarbyl Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7150,51 +7150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ACS Catalysis, 6 (1), pp.1-18. </w:t>
@@ -7232,51 +7232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Grafting of Ga(i-Bu)3on the Silanols of Mesoporous H-ZSM-5 by Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Hernández-Morejudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unni Olsbye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, The Journal of Physical Chemistry C, 119, pp.26611-26619. </w:t>
@@ -7379,51 +7379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,333 +7610,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Metathesis of Biosourced Fatty Acid Derivatives: A Step Further Toward Improved Reactivity</w:t>
+                <w:t xml:space="preserve">The D-HMQC MAS-NMR technique: An efficient tool for the editing of through-space correlation spectra between quadrupolar and spin-1/2 (&amp;lt;sup&amp;gt;31&amp;lt;/sup&amp;gt;P, &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si, &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H, &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C) nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignon Paul</w:t>
+                <w:t xml:space="preserve">G. Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vancompernolle Tom</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403170⟩</w:t>
+              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.145 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800185-1.00004-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417844v1</w:t>
+                <w:t xml:space="preserve">hal-01168241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The D-HMQC MAS-NMR technique: An efficient tool for the editing of through-space correlation spectra between quadrupolar and spin-1/2 (&amp;lt;sup&amp;gt;31&amp;lt;/sup&amp;gt;P, &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si, &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H, &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C) nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Metathesis of Biosourced Fatty Acid Derivatives: A Step Further Toward Improved Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignon Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vancompernolle Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couturier Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tricot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800185-1.00004-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168241v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well‐Defined Silica‐Supported Zirconium–Benzyl Cationic Species: Improved Heterogenization of Single‐Site Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8038,51 +8038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Silica-Supported Zirconium−Benzyl Cationic Species: Improved Heterogenization of Single-Site Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8291,570 +8291,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Transition-Metal Organometallic Complexes Combining 35 Cl Solid-State NMR Spectroscopy and 35 Cl NQR Spectroscopy and First-Principles DFT Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Application of a Hybrid Material Featuring Well-Defined, Tuneable Grafting Sites for Supported Catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Johnston</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+                <w:t xml:space="preserve">Jean Thivolle-Cazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (7), pp.1971-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201301268⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044341v1</w:t>
+                <w:t xml:space="preserve">hal-02043020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismantling the salen framework: design of new asymmetric silylcyanation catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-defined silica-supported molybdenum nitride species: silica grafting triggers alkyne metathesis activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Genelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Ternel</w:t>
+                <w:t xml:space="preserve">Nicolas Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Marta Vitorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.580-583. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (6), pp.2680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cy20818k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sc50325a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042963v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Application of a Hybrid Material Featuring Well-Defined, Tuneable Grafting Sites for Supported Catalysis.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study of Transition-Metal Organometallic Complexes Combining 35 Cl Solid-State NMR Spectroscopy and 35 Cl NQR Spectroscopy and First-Principles DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Thivolle-Cazat</w:t>
+                <w:t xml:space="preserve">Karen Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher O'Keefe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200850⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (37), pp.12396-12414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043020v1</w:t>
+                <w:t xml:space="preserve">hal-02044341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined silica-supported molybdenum nitride species: silica grafting triggers alkyne metathesis activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dismantling the salen framework: design of new asymmetric silylcyanation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cheval</w:t>
+                <w:t xml:space="preserve">Jérémy Ternel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Vitorino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Weibel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (6), pp.2680. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.580-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc50325a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cy20818k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043466v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenized nickel catalysts for propene dimerization: Support effects on activity and selectivity</w:t>
               </w:r>
@@ -8986,51 +8986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9412,77 +9412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a well-defined, silica-supported chiral Zn scaffold for enantioselective catalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ternel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9558,51 +9558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Silica-Supported Calcium Reagents: Control of Schlenk Equilibrium by Grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9821,51 +9821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmium-mediated C-H and C-C bond cleavage of a phenolic substrate: p-quinone methide and methylene arenium pincer complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haim Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11653,51 +11653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 29Si-17O NMR correlation in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12024,51 +12024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trebosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,148 +12367,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced solid-state NMR as a key tool for the deeper understanding of heterogeneous catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Symposium 2016 “Catalysis for Sustainable and Environmental Chemistry” – NCL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">ZING conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309342v1</w:t>
+                <w:t xml:space="preserve">hal-02309346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
@@ -12738,152 +12742,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+                <w:t xml:space="preserve">Advanced solid-state NMR as a key tool for the deeper understanding of heterogeneous catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZING conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Indo-French Symposium 2016 “Catalysis for Sustainable and Environmental Chemistry” – NCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309346v1</w:t>
+                <w:t xml:space="preserve">hal-02309342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
               </w:r>
@@ -12895,51 +12895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13020,64 +13020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13300,629 +13300,629 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309314v1</w:t>
+                <w:t xml:space="preserve">hal-02309310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+                <w:t xml:space="preserve">On the Track to Silica-Supported Tungsten Oxo Metathesis Catalysts: Input from 17O Solid-State NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">9th Alpine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309310v1</w:t>
+                <w:t xml:space="preserve">hal-02310779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Track to Silica-Supported Tungsten Oxo Metathesis Catalysts: Input from 17O Solid-State NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Alpine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310779v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugated monomers and oligomers synthesised by metathesis route as active layer in organic field effect transistors</w:t>
+                <w:t xml:space="preserve">Transistors à effet de champ organiques à base de monomères et oligomères synthétisés par voie de métathèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nela Bejenaru</w:t>
+                <w:t xml:space="preserve">E. Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Lmimouni</w:t>
+                <w:t xml:space="preserve">N. Bejenaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bejbouji</w:t>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Gauvin</w:t>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797698v1</w:t>
+                <w:t xml:space="preserve">hal-00797705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistors à effet de champ organiques à base de monomères et oligomères synthétisés par voie de métathèse</w:t>
+                <w:t xml:space="preserve">Conjugated monomers and oligomers synthesised by metathesis route as active layer in organic field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Parbaile</w:t>
+                <w:t xml:space="preserve">Nela Bejenaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bejenaru</w:t>
+                <w:t xml:space="preserve">Kamal Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lmimouni</w:t>
+                <w:t xml:space="preserve">H. Bejbouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Gauvin</w:t>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797705v1</w:t>
+                <w:t xml:space="preserve">hal-00797698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1,4-dipropynyl-benzene monomer (PE) and oligo-phenylene-ethynylene oligomer (OPE) as active layer in organic field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bejenaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14467,51 +14467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarnuma Tabassum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14761,51 +14761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15240,51 +15240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2127F018"/>
+    <w:nsid w:val="BF7E3A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15471,51 +15471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4788-4363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144410737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery De&#8197;mallmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Bekmirzaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02535d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Nakad Jessy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Firth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taoheed Bisiriyu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Abou Nakad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Scott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aniello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mazzeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Cohen-Janes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202319414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc03708d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marshall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarnuma Tabassum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Motta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niessen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC01889B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-L. Tschan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cs00356a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01722e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zaranek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Robaszkiewicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.105944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roussarie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larabi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.04.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00845d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201800123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mazoyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.05.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.01.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQJ7VCSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rios" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00936" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08630" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700310" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02415K" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00538" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11220" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02764h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Geng Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawluc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015046" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.01.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Charlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201670088" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LC0F42P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sahyoun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Llop Castelbou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01372K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rieb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06953" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600764" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJPHVLW4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600741" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z74BQ1KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772452v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600243" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K0303HW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772455v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.06.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PT9JLK8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSWHX3R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Hern&#225;ndez-Morejudo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Paul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancompernolle Tom" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Jean-Luc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Jean-Luc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403170" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEA4250EBC1BA59814967145AED9E3A0BAFCAB63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168241v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800185-1.00004-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900175v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301317" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BPRGVCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20590d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044341v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnston" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O'Keefe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301268" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3MS90VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042963v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20818k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043020v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thivolle-Cazat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200850" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWRFTCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genelot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vitorino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50325a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043037v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O. de Souza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. de Souza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa R. Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.11.023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPMV34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja301085m" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201004310" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BDA04890EF23529B776F3F045E27F81EBBEC83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003552c" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VF4T5JTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Harder" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802512" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Nayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.02.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C26KF1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Rozenberg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. W. Shimon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshoa Ben-David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601385" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSS9LCMC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289870v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700732" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXTP12Q6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. W. Shimon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ali Hassan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0610334" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLQV4K4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.04.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JSTW56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110782v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O de Souza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa R Rodrigues" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O Pastore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan a C Ruiz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.06.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJNQFDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097635v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b416533k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3DG52QD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097707v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gandelman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyaw M. Naing" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Rybtchinski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poverenov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050781+" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547171v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saruo-Kanian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585467v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. del Rosal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508494v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418762v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585447v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah L. Scott" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309373v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310779v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Bejenaru" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797705v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bejenaru" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574099v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097638v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097654v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097723v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022597v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010467-00097" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4788-4363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144410737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery De&#8197;mallmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Bekmirzaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02535d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Nakad Jessy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Firth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taoheed Bisiriyu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aniello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mazzeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Cohen-Janes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202319414" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Abou Nakad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Scott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc03708d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marshall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarnuma Tabassum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Motta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niessen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC01889B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-L. Tschan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cs00356a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01722e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zaranek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Robaszkiewicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.105944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roussarie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larabi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.04.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00845d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201800123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mazoyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.05.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.01.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQJ7VCSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rios" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00936" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08630" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700310" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02415K" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00538" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11220" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02764h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Geng Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawluc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015046" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sahyoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Llop Castelbou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01372K" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.01.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Charlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201670088" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LC0F42P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rieb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06953" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600764" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJPHVLW4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600741" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z74BQ1KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.06.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PT9JLK8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600243" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K0303HW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSWHX3R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Hern&#225;ndez-Morejudo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800185-1.00004-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Paul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancompernolle Tom" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Jean-Luc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Jean-Luc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403170" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEA4250EBC1BA59814967145AED9E3A0BAFCAB63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900175v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301317" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BPRGVCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20590d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thivolle-Cazat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200850" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWRFTCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vitorino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50325a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044341v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnston" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O'Keefe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301268" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3MS90VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042963v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20818k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043037v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O. de Souza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. de Souza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa R. Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.11.023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPMV34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja301085m" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201004310" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BDA04890EF23529B776F3F045E27F81EBBEC83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003552c" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VF4T5JTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Harder" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802512" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Nayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.02.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C26KF1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Rozenberg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. W. Shimon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshoa Ben-David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601385" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSS9LCMC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289870v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700732" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXTP12Q6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. W. Shimon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ali Hassan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0610334" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLQV4K4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.04.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JSTW56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110782v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O de Souza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa R Rodrigues" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O Pastore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan a C Ruiz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.06.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJNQFDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097635v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b416533k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3DG52QD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097707v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gandelman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyaw M. Naing" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Rybtchinski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poverenov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050781+" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547171v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saruo-Kanian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585467v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. del Rosal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508494v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418762v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585447v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah L. Scott" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309342v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309373v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310779v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797705v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bejenaru" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797698v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Bejenaru" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574099v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097638v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097654v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097723v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022597v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010467-00097" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>