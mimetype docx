--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -436,606 +436,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and deconstruction: recent advances in degradable silicon-based polymers</w:t>
+                <w:t xml:space="preserve">Evidence for Methylaluminoxane (MAO) Molecular Structure and Reactivity from Ultrahigh Magnetic Field &amp;lt;sup&amp;gt;27&amp;lt;/sup&amp;gt;Al MAS NMR Spectroscopy Combined with DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xueying Liu</w:t>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakhongir Bekmirzaev</w:t>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Robert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Zurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5gc02535d⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 64 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202508409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336062v1</w:t>
+                <w:t xml:space="preserve">hal-05141639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Methylaluminoxane (MAO) Molecular Structure and Reactivity from Ultrahigh Magnetic Field &amp;lt;sup&amp;gt;27&amp;lt;/sup&amp;gt;Al MAS NMR Spectroscopy Combined with DFT Calculations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and deconstruction: recent advances in degradable silicon-based polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fayon</w:t>
+                <w:t xml:space="preserve">Xueying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gajan</w:t>
+                <w:t xml:space="preserve">Jakhongir Bekmirzaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Zurek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 64 (31), </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (39), pp.12002-12028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202508409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5gc02535d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05141639v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga(iBu)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; supported on&amp;lt;i&amp;gt; meso&amp;lt;/i&amp;gt; H-ZSM-5: Effect of Si/Al ratio on the activity and selectivity in propane aromatization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Life For Nitrile‐Butadiene Rubber: Co‐Harnessing Metathesis And Condensation For Reincorporation Into Bio‐Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakhongir Bekmirzaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Nakad Jessy</w:t>
+                <w:t xml:space="preserve">Malaury Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Firth</w:t>
+                <w:t xml:space="preserve">Sara d'Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Taoheed Bisiriyu</w:t>
+                <w:t xml:space="preserve">Mina Mazzeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai C. Szeto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Sander Cohen-Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106825⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (12), pp.e202319414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202319414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601524v1</w:t>
+                <w:t xml:space="preserve">hal-04739314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Life For Nitrile‐Butadiene Rubber: Co‐Harnessing Metathesis And Condensation For Reincorporation Into Bio‐Based Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakhongir Bekmirzaev</w:t>
+                <w:t xml:space="preserve">Ga(iBu)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; supported on&amp;lt;i&amp;gt; meso&amp;lt;/i&amp;gt; H-ZSM-5: Effect of Si/Al ratio on the activity and selectivity in propane aromatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Nakad Jessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaury Simon</w:t>
+                <w:t xml:space="preserve">Daniel Firth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara d'Aniello</w:t>
+                <w:t xml:space="preserve">Muhammad Taoheed Bisiriyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Mazzeo</w:t>
+                <w:t xml:space="preserve">Kai C. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Cohen-Janes</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (12), pp.e202319414. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Catalysis Communications, 187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202319414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739314v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Oxidative Propane Dehydrogenation by a Well-Defined Ga Catalyst Prepared by Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Abou Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,51 +1610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Field NMR, Reactivity, and DFT Modeling Reveal the γ‐Al 2 O 3 Surface Hydroxyl Network**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarnuma Tabassum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (37), </w:t>
@@ -1738,265 +1738,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicatalysis from renewable resources: a direct route to furan-based polyesters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling polymer stereochemistry in ring-opening polymerization: a decade of advances shaping the future of biodegradable polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Niessen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu J.-L. Tschan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1GC01889B⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (24), pp.13587-13608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cs00356a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358577v1</w:t>
+                <w:t xml:space="preserve">hal-03612690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling polymer stereochemistry in ring-opening polymerization: a decade of advances shaping the future of biodegradable polyesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicatalysis from renewable resources: a direct route to furan-based polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Niessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu J.-L. Tschan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pingping Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (24), pp.13587-13608. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (18), pp.6931-6935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cs00356a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1GC01889B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612690v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isonitrile ruthenium and iron PNP complexes: synthesis, characterization and catalytic assessment for base-free dehydrogenative coupling of alcohols</w:t>
               </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,77 +2263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethenolysis of Renewable Methyl Oleate Catalyzed by Readily Accessible Supported Group VI Oxo Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai C. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caveat on the Actual Robustness of Heteronuclear NMR Methods for Probing the Surface of γ-Alumina and Related Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai C Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,295 +2646,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilirubin oxidase-based silica macrocellular robust catalyst for on line dyes degradation</w:t>
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Roucher</w:t>
+                <w:t xml:space="preserve">Léo Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Roussarie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Rouhana</w:t>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gounel</w:t>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120, pp.77-83. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107991v1</w:t>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+                <w:t xml:space="preserve">Bilirubin oxidase-based silica macrocellular robust catalyst for on line dyes degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Violet</w:t>
+                <w:t xml:space="preserve">Armand Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+                <w:t xml:space="preserve">Elodie Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Jad Rouhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Sébastien Gounel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.77-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+                <w:t xml:space="preserve">hal-02107991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smarter approach to catalysts by design: Combining surface organometallic chemistry on oxide and metal gives selective catalysts for dehydrogenation of 2,3-dimethylbutane</w:t>
               </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 471, pp.21 - 26. </w:t>
@@ -3067,51 +3067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of a new bis-silylamido aluminum species on silica: insight from solid-state NMR into interactions with the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,3937 +3182,3937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Functionalization of Kraft Lignin: Ether Linkages through the Telomerization Reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+                <w:t xml:space="preserve">Synthesis of an oxo trialkyl tungsten fluoride complex and its dual reactivity with silica dehydroxylated at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Belva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (10), pp.1649-1655. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 869, pp.11 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201800123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107985v1</w:t>
+                <w:t xml:space="preserve">hal-01862162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an oxo trialkyl tungsten fluoride complex and its dual reactivity with silica dehydroxylated at high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">New synthetic approach towards well-defined silica supported tungsten bis-oxo, active catalysts for olefin metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2018.05.016⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.51 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862162v1</w:t>
+                <w:t xml:space="preserve">hal-01862161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthetic approach towards well-defined silica supported tungsten bis-oxo, active catalysts for olefin metathesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Palladium-Catalyzed Carbonylative Telomerization Reaction with Phenols, Polyphenols and Kraft Lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Belva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.01.031⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (22), pp.3917-3922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201802017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01862161v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Palladium-Catalyzed Carbonylative Telomerization Reaction with Phenols, Polyphenols and Kraft Lignin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201802017⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.4719-4734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107989v1</w:t>
+                <w:t xml:space="preserve">hal-02107981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">A Strong Support Effect in Selective Propane Dehydrogenation Catalyzed by Ga( i -Bu) 3 Grafted onto γ-Alumina and Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (5), pp.4719-4734. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00995⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.7566-7577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107981v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strong Support Effect in Selective Propane Dehydrogenation Catalyzed by Ga( i -Bu) 3 Grafted onto γ-Alumina and Silica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enhanced Metathesis Activity and Stability of Methyltrioxorhenium on a Mostly Amorphous Alumina: Role of the Local Grafting Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Gallo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00936⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (42), pp.13854-13868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b08630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107986v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Metathesis Activity and Stability of Methyltrioxorhenium on a Mostly Amorphous Alumina: Role of the Local Grafting Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+                <w:t xml:space="preserve">Palladium-Catalyzed Functionalization of Kraft Lignin: Ether Linkages through the Telomerization Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Belva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (42), pp.13854-13868. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1649-1655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b08630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201800123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107988v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Transformations of Biosourced Alcohols Catalyzed by Earth-Abundant Transition Metals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of solid-state 45 Sc NMR for structural investigations of molecular and silica-supported scandium amide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Morin</w:t>
+                <w:t xml:space="preserve">T. Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700310⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (39), pp.13176-13179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT02415K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772440v1</w:t>
+                <w:t xml:space="preserve">hal-02108691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese Pincer Complexes for the Base-Free, Acceptorless Dehydrogenative Coupling of Alcohols to Esters: Development, Scope, and Understanding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Silica-Grafted Lanthanum Benzyl Species: Synthesis, Characterization, and Catalytic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (20), pp.3912 - 3920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01772439v1</w:t>
+                <w:t xml:space="preserve">hal-01872744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of solid-state 45 Sc NMR for structural investigations of molecular and silica-supported scandium amide catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Pourpoint</w:t>
+                <w:t xml:space="preserve">Mechanistic Aspects of the Polymerization of Lactide Using a Highly Efficient Aluminum(III) Catalytic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault E. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumesh K. Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7DT02415K⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (17), pp.6217--6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b01749.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108691v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Grafted Lanthanum Benzyl Species: Synthesis, Characterization, and Catalytic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Kovensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lebeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40-45 ; http://www.lactualitechimique.org/Capteurs-et-suivi-sur-site-de-la-pollution-des-eaux</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01872744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Aspects of the Polymerization of Lactide Using a Highly Efficient Aluminum(III) Catalytic System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sumesh K. Raman</w:t>
+                <w:t xml:space="preserve">Solvent- and base-free synthesis of wax esters from fatty acid methyl esters by consecutive one-pot, two-step catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b01749.s001⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Green Chemistry, 19 (2323), pp.5665-5673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7gc02764h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961168v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Monflier</w:t>
+                <w:t xml:space="preserve">Well-Defined Molybdenum Oxo Alkyl Complex Supported on Silica by Surface Organometallic Chemistry: A Highly Active Olefin Metathesis Precatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
+                <w:t xml:space="preserve">Frédéric Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (6), pp.2144 - 2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b11220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03834062v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Molybdenum Oxo Alkyl Complex Supported on Silica by Surface Organometallic Chemistry: A Highly Active Olefin Metathesis Precatalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
+                <w:t xml:space="preserve">Oxidative Transformations of Biosourced Alcohols Catalyzed by Earth-Abundant Transition Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b11220⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (14), pp.2652-2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872672v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent- and base-free synthesis of wax esters from fatty acid methyl esters by consecutive one-pot, two-step catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.H. Nguyen</w:t>
+                <w:t xml:space="preserve">Manganese Pincer Complexes for the Base-Free, Acceptorless Dehydrogenative Coupling of Alcohols to Esters: Development, Scope, and Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Raffa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Morin</w:t>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Desset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capet</w:t>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Green Chemistry, 19 (2323), pp.5665-5673. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.2022-2032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7gc02764h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772436v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Generation of Molybdenum-Based Catalyst for Alkyne Metathesis: Further Developments and Mechanistic Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of silica-supported frustrated Lewis pairs: highly active transition metal-free catalysts for the Z-selective reduction of alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Geng Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Zaranek</w:t>
+                <w:t xml:space="preserve">Wissam Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Pawluc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+                <w:t xml:space="preserve">Jessica Llop Castelbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mortreux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (2), pp.20. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.882-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2015046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01372K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707485v1</w:t>
+                <w:t xml:space="preserve">hal-03900129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of silica-supported frustrated Lewis pairs: highly active transition metal-free catalysts for the Z-selective reduction of alkynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+                <w:t xml:space="preserve">Improved reactivity in the conversion of nitrile-functionalized olefins by metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Sahyoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Paul Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Llop Castelbou</w:t>
+                <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Popoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (3), pp.882-889. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Catalysis Communications, 77, pp.75-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CY01372K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900129v1</w:t>
+                <w:t xml:space="preserve">hal-04555170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved reactivity in the conversion of nitrile-functionalized olefins by metathesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+                <w:t xml:space="preserve">Macromol. Rapid Commun. 22/2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mortreux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc O. Charlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Macromolecular Rapid Communications, 37, pp.1848-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201670088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.01.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555170v1</w:t>
+                <w:t xml:space="preserve">hal-02309432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromol. Rapid Commun. 22/2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201670088⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.2962--2974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309432v1</w:t>
+                <w:t xml:space="preserve">hal-01874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (13), pp.2188-2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874344v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
+                <w:t xml:space="preserve">17 O MAS NMR studies of oxo-based olefin metathesis catalysts: a critical assessment of signal enhancement methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. de Mallmann</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00220⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (40), pp.28157-28163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04667C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968826v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 O MAS NMR studies of oxo-based olefin metathesis catalysts: a critical assessment of signal enhancement methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Taoufik</w:t>
+                <w:t xml:space="preserve">Cover Picture: Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights (ChemSusChem 12/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04667C⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (12), pp.1349-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand exchange-mediated activation and stabilization of a Re-based olefin metathesis catalyst by chlorinated alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Journal of the American Chemical Society, 138 (39), pp.12935-12947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.6b06953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Picture: Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights (ChemSusChem 12/2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (12), pp.1349-1349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600764⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (12), pp.1350-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772454v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (12), pp.1350-1350. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600741⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (12), pp.1413-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772453v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient deuterium labelling of alcohols in deuterated water catalyzed by ruthenium pincer complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.67-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capet</w:t>
+                <w:t xml:space="preserve">Modification of silica-supported tungsten neosilyl oxo precatalysts: impact of substituted phenol on activity and stability in olefin metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.8532-8539</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01772452v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of silica-supported tungsten neosilyl oxo precatalysts: impact of substituted phenol on activity and stability in olefin metathesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvent-Free Ring-Opening Metathesis Polymerization of Norbornene over Silica-Supported Tungsten-Oxo Perhydrocarbyl Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Charlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (22), pp.1832-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201600419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968728v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Free Ring-Opening Metathesis Polymerization of Norbornene over Silica-Supported Tungsten-Oxo Perhydrocarbyl Catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+                <w:t xml:space="preserve">In Situ Generation of Molybdenum-Based Catalyst for Alkyne Metathesis: Further Developments and Mechanistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Geng Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Zaranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Charlin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piotr Pawluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201600419⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2015046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108714v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing Realistic Models for the WO 3 –SiO 2 Industrial Catalyst through the Design of Organometallic Precursors</w:t>
               </w:r>
@@ -7137,64 +7137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ACS Catalysis, 6 (1), pp.1-18. </w:t>
@@ -7232,64 +7232,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Grafting of Ga(i-Bu)3on the Silanols of Mesoporous H-ZSM-5 by Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Hernández-Morejudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7360,867 +7360,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Heteronuclear NMR Spectroscopy as a Surface-Selective Technique: A Unique Look at the Hydroxyl Groups of γ-Alumina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (11), pp.4232-4241</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (14), pp.4038-4046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969421v1</w:t>
+                <w:t xml:space="preserve">hal-01969452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteronuclear NMR Spectroscopy as a Surface-Selective Technique: A Unique Look at the Hydroxyl Groups of γ-Alumina.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The D-HMQC MAS-NMR technique: An efficient tool for the editing of through-space correlation spectra between quadrupolar and spin-1/2 (&amp;lt;sup&amp;gt;31&amp;lt;/sup&amp;gt;P, &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si, &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H, &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C) nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.145 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800185-1.00004-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969452v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The D-HMQC MAS-NMR technique: An efficient tool for the editing of through-space correlation spectra between quadrupolar and spin-1/2 (&amp;lt;sup&amp;gt;31&amp;lt;/sup&amp;gt;P, &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si, &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H, &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C) nuclei</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-Metathesis of Biosourced Fatty Acid Derivatives: A Step Further Toward Improved Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignon Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vancompernolle Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couturier Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800185-1.00004-8⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168241v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Metathesis of Biosourced Fatty Acid Derivatives: A Step Further Toward Improved Reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+                <w:t xml:space="preserve">Well‐Defined Silica‐Supported Zirconium–Benzyl Cationic Species: Improved Heterogenization of Single‐Site Polymerization Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Macqueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sayhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (5), pp.888-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201301317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403170⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01417844v1</w:t>
+                <w:t xml:space="preserve">hal-03900175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well‐Defined Silica‐Supported Zirconium–Benzyl Cationic Species: Improved Heterogenization of Single‐Site Polymerization Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Well-Defined Silica-Supported Zirconium−Benzyl Cationic Species: Improved Heterogenization of Single-Site Polymerization Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Macqueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sayhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Macqueron</w:t>
+                <w:t xml:space="preserve">Jeff Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014 (5), pp.888-895. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 2014 (5), pp.888--895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201301317⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03900175v1</w:t>
+                <w:t xml:space="preserve">hal-01874356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Silica-Supported Zirconium−Benzyl Cationic Species: Improved Heterogenization of Single-Site Polymerization Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+                <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Macqueron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pelletier</w:t>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (5), pp.888--895</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (11), pp.4232-4241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874356v1</w:t>
+                <w:t xml:space="preserve">hal-01969421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium catalysts for syndioselective β-butyrolactone polymerization: on the origin of ligand-induced stereoselectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu J.-L. Tschan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,90 +8297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Application of a Hybrid Material Featuring Well-Defined, Tuneable Grafting Sites for Supported Catalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thivolle-Cazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8482,51 +8482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8629,51 +8629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (37), pp.12396-12414. </w:t>
@@ -8986,103 +8986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.964-973. </w:t>
@@ -9132,51 +9132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 O NMR Gives Unprecedented Insights into the Structure of Supported Catalysts and Their Interaction with the Silica Carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,51 +9266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteronuclear NMR Correlations To Probe the Local Structure of Catalytically Active Surface Aluminum Hydride Species on γ-Alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9425,51 +9425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a well-defined, silica-supported chiral Zn scaffold for enantioselective catalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ternel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9558,77 +9558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Silica-Supported Calcium Reagents: Control of Schlenk Equilibrium by Grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd Harder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9675,51 +9675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a well-defined silica-supported tungstenocarbyne complex as efficient heterogeneous catalyst for alkyne metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9815,806 +9815,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmium-mediated C-H and C-C bond cleavage of a phenolic substrate: p-quinone methide and methylene arenium pincer complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osmium-Mediated C-H and C-C Bond Cleavage of a Phenolic Substrate: p-Quinone Methide and Methylene Arenium Pincer Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haim Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linda J. W. Shimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yehoshoa Ben-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Milstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Chemistry - A European Journal, 13, pp.1382-1393. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, pp.1382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558843v1</w:t>
+                <w:t xml:space="preserve">hal-00192094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A well-defined silica-supported dinuclear tungsten(III) amido species: synthesis, characterization and reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-Defined Silica-Supported Rare-Earth Silylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Ali Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis M. Gauvin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Jérôme Keldenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.1062-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic0610334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b708356b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192099v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Donor-Stabilized Ditungsten Amido Alkoxido Species: Synthesis, Crystal Structure, Fluxionality, and Grafting onto Silica.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osmium-mediated C-H and C-C bond cleavage of a phenolic substrate: p-quinone methide and methylene arenium pincer complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haim Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda L. W. Shimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehoshoa Ben-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Milstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chemistry - A European Journal, 13, pp.1382-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200700732⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289870v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmium-Mediated C-H and C-C Bond Cleavage of a Phenolic Substrate: p-Quinone Methide and Methylene Arenium Pincer Complexes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">A well-defined silica-supported dinuclear tungsten(III) amido species: synthesis, characterization and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b708356b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192094v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Silica-Supported Rare-Earth Silylamides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">A New Donor-Stabilized Ditungsten Amido Alkoxido Species: Synthesis, Crystal Structure, Fluxionality, and Grafting onto Silica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Nowogrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5, pp.1062-1070. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.5541-5547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic0610334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192087v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafted lanthanide amides: versatile catalysts for various transformations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 257, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10800,264 +10800,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-supported lanthanide silylamides for methyl methacrylate polymerisation: controlled grafting induces controlled reactivity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A General Method for Preparation of Metal Carbenes via Solution- and Polymer-Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gandelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyaw M. Naing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Rybtchinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Poverenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehoshoa Ben-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b416533k⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127, pp.15265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja050781+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097635v1</w:t>
+                <w:t xml:space="preserve">hal-00097707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Method for Preparation of Metal Carbenes via Solution- and Polymer-Based Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silica-supported lanthanide silylamides for methyl methacrylate polymerisation: controlled grafting induces controlled reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, pp.1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b416533k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja050781+⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00097707v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11069,303 +11069,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAO Molecular Insights via Ultra-High Field 27Al NMR and DFT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-activity relationships in catalysts with advanced solid-state NMR of quadrupolar nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Sino-French Symposium on Solid-State NMR for Materials Chemistry 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Wuhan-Hubei, China</w:t>
+              <w:t xml:space="preserve">Young Belgian Magnetic Resonance Scientists (YBMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Blankenberge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547171v1</w:t>
+                <w:t xml:space="preserve">hal-05547375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationships in catalysts with advanced solid-state NMR of quadrupolar nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAO Molecular Insights via Ultra-High Field 27Al NMR and DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Zurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Belgian Magnetic Resonance Scientists (YBMRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Blankenberge, Belgium</w:t>
+              <w:t xml:space="preserve">The 6th Sino-French Symposium on Solid-State NMR for Materials Chemistry 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Wuhan-Hubei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547375v1</w:t>
+                <w:t xml:space="preserve">hal-05547171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre et désordre dans les matériaux, l’apport de la RMN à hauts champs magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taoufik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demi-journée RMN GBP / Florence Babonneau et Dominique Massiot - "Nouvelles Avancées et Evolutions Futures de la RMN"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris (Sorbonne Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11528,77 +11528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Catalytic Approach to the Synthesis of Wax Esters from Fatty Acid Methyl Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11653,64 +11653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 29Si-17O NMR correlation in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11759,803 +11759,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR methods applied to quadrupolar nuclei for the structural study of supported catalysts (keynote)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnalisation catalytique de lignine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. del Rosal</w:t>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Belva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">255th ACS Meeting and Exposition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Acsq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585467v1</w:t>
+                <w:t xml:space="preserve">hal-03508494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation catalytique de lignine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High field NMR in Lille: shining light on the dark sites of advanced materials and catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trebosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Dumont</w:t>
+                <w:t xml:space="preserve">François Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Belva</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Acsq, France</w:t>
+              <w:t xml:space="preserve">Workshop on Ultra-high field NMR spectroscopy: challenges and new horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508494v1</w:t>
+                <w:t xml:space="preserve">hal-04418762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High field NMR in Lille: shining light on the dark sites of advanced materials and catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Trebosc</w:t>
+                <w:t xml:space="preserve">Solid-state NMR investigation of alumina and of alumina-supported organometallic catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Gauvin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai C. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mear</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Tricot</w:t>
+                <w:t xml:space="preserve">Susannah L. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Ultra-high field NMR spectroscopy: challenges and new horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">255th ACS Meeting and Exposition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418762v1</w:t>
+                <w:t xml:space="preserve">hal-03585447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR investigation of alumina and of alumina-supported organometallic catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">NMR methods applied to quadrupolar nuclei for the structural study of supported catalysts (keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susannah L. Scott</w:t>
+                <w:t xml:space="preserve">L. Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">255th ACS Meeting and Exposition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585447v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O MAS NMR Studies of oxo-based Olefin Metathesis Catalysts: a Critical Assessment of Signal Enhancement Methods</w:t>
+                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Réseau RMN Grand Bassin Parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">ZING conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309320v1</w:t>
+                <w:t xml:space="preserve">hal-02309346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
+                <w:t xml:space="preserve">Accessing the structure of well-defined grafted catalysts with experimental and first principles 17O Solid State NMR methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZING conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309346v1</w:t>
+                <w:t xml:space="preserve">hal-02309335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12617,674 +12617,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing the structure of well-defined grafted catalysts with experimental and first principles 17O Solid State NMR methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+                <w:t xml:space="preserve">Advanced solid-state NMR as a key tool for the deeper understanding of heterogeneous catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+              <w:t xml:space="preserve">Indo-French Symposium 2016 “Catalysis for Sustainable and Environmental Chemistry” – NCL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309335v1</w:t>
+                <w:t xml:space="preserve">hal-02309342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced solid-state NMR as a key tool for the deeper understanding of heterogeneous catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Symposium 2016 “Catalysis for Sustainable and Environmental Chemistry” – NCL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">1st French-Portuguese NMR GERM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309342v1</w:t>
+                <w:t xml:space="preserve">hal-02309343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Well-defined group VI oxo derivatives supported on silica by SOMC: Model of industrial olefin metathesis catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-Portuguese NMR GERM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">251th ACS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309343v1</w:t>
+                <w:t xml:space="preserve">hal-02333529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined group VI oxo derivatives supported on silica by SOMC: Model of industrial olefin metathesis catalyst</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafted rare earth metals catalysts for C-C bond formation: Synthesis, characterization and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">251th ACS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Gécom-Concoord 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333529v1</w:t>
+                <w:t xml:space="preserve">hal-02309373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted rare earth metals catalysts for C-C bond formation: Synthesis, characterization and application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">17O MAS NMR Studies of oxo-based Olefin Metathesis Catalysts: a Critical Assessment of Signal Enhancement Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gécom-Concoord 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
+              <w:t xml:space="preserve">Conférence du Réseau RMN Grand Bassin Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309373v1</w:t>
+                <w:t xml:space="preserve">hal-02309320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13352,77 +13352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Track to Silica-Supported Tungsten Oxo Metathesis Catalysts: Input from 17O Solid-State NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13477,64 +13477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13654,51 +13654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
@@ -13891,51 +13891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mortreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13973,103 +13973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of silica-supported lanthanide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14094,51 +14094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined silica-supported lanthanide amides: synthesis, characterisation and catalytic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lanthanide-mediated organic reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Knokke, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14163,51 +14163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined silica-supported lanthanide and transition-metal amides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité- département de Chimie Inorganique-Frei Universität Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14226,204 +14226,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyseurs greffés: apports de la spectroscopie RMN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Well-defined silica-supported lanthanide amides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Centre Commun de Mesure RMN (Université des Sciences et Technologies de Lille)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Congrès SFC Eurochem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097654v1</w:t>
+                <w:t xml:space="preserve">hal-00097723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined silica-supported lanthanide amides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Catalyseurs greffés: apports de la spectroscopie RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFC Eurochem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaires du Centre Commun de Mesure RMN (Université des Sciences et Technologies de Lille)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097723v1</w:t>
+                <w:t xml:space="preserve">hal-00097654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14441,51 +14441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-field NMR, reactivity, and DFT modeling reveal the gamma-Al2O3 surface hydroxyl network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarnuma Tabassum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14493,51 +14493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14585,51 +14585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14735,77 +14735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14911,51 +14911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hodgkinson, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Methods in Solid-state NMR: A Practitioner's Guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.97-133, 2018, 978-1-78262-854-5. </w:t>
@@ -15077,51 +15077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. N Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHEMICAL ENGINEERING AND BIOCHEMICAL ENGINEERING FOR A NEW SUSTAINABLE PROCESS INDUSTRY IN EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
@@ -15240,51 +15240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF7E3A53"/>
+    <w:nsid w:val="3DE4CD70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15471,51 +15471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4788-4363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144410737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery De&#8197;mallmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Bekmirzaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02535d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Nakad Jessy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Firth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taoheed Bisiriyu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aniello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mazzeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Cohen-Janes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202319414" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Abou Nakad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Scott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc03708d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marshall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarnuma Tabassum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Motta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niessen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC01889B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-L. Tschan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cs00356a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01722e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zaranek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Robaszkiewicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.105944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roussarie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larabi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.04.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00845d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201800123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mazoyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.05.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.01.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQJ7VCSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rios" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00936" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08630" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700310" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02415K" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00538" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11220" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02764h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Geng Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawluc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015046" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sahyoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Llop Castelbou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01372K" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.01.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Charlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201670088" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LC0F42P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rieb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06953" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600764" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJPHVLW4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600741" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z74BQ1KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.06.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PT9JLK8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600243" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K0303HW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSWHX3R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Hern&#225;ndez-Morejudo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800185-1.00004-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Paul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancompernolle Tom" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Jean-Luc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Jean-Luc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403170" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEA4250EBC1BA59814967145AED9E3A0BAFCAB63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900175v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301317" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BPRGVCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20590d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thivolle-Cazat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200850" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWRFTCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vitorino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50325a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044341v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnston" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O'Keefe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301268" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3MS90VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042963v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20818k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043037v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O. de Souza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. de Souza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa R. Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.11.023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPMV34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja301085m" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201004310" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BDA04890EF23529B776F3F045E27F81EBBEC83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003552c" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VF4T5JTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Harder" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802512" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Nayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.02.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C26KF1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Rozenberg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. W. Shimon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshoa Ben-David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601385" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSS9LCMC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289870v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700732" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXTP12Q6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. W. Shimon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ali Hassan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0610334" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLQV4K4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.04.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JSTW56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110782v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O de Souza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa R Rodrigues" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O Pastore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan a C Ruiz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.06.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJNQFDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097635v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b416533k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3DG52QD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097707v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gandelman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyaw M. Naing" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Rybtchinski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poverenov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050781+" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547171v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547375v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saruo-Kanian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585467v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. del Rosal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508494v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418762v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585447v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah L. Scott" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309342v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309373v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310779v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797705v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bejenaru" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797698v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Bejenaru" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574099v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097638v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097654v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097723v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022597v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010467-00097" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4788-4363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144410737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery De&#8197;mallmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Bekmirzaev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02535d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aniello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mazzeo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Cohen-Janes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202319414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Nakad Jessy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Firth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taoheed Bisiriyu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106825" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Abou Nakad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Scott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc03708d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marshall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarnuma Tabassum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Motta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-L. Tschan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cs00356a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niessen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC01889B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01722e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zaranek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Robaszkiewicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.105944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roussarie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2018.10.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larabi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.04.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00845d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mazoyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.05.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.01.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQJ7VCSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00936" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08630" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201800123" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02415K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00538" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02764h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11220" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700310" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900129v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sahyoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Llop Castelbou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01372K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.01.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Charlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201670088" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LC0F42P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600764" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJPHVLW4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rieb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06953" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600741" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z74BQ1KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772452v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600243" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K0303HW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.06.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PT9JLK8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600419" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSWHX3R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Geng Lopez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawluc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Hern&#225;ndez-Morejudo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969452v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800185-1.00004-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Paul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancompernolle Tom" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Jean-Luc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Jean-Luc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403170" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEA4250EBC1BA59814967145AED9E3A0BAFCAB63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301317" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BPRGVCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20590d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thivolle-Cazat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200850" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWRFTCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vitorino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50325a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044341v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnston" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O'Keefe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301268" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3MS90VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042963v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20818k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043037v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O. de Souza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. de Souza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa R. Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.11.023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPMV34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja301085m" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201004310" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BDA04890EF23529B776F3F045E27F81EBBEC83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003552c" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VF4T5JTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Harder" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802512" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Nayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.02.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C26KF1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Rozenberg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. W. Shimon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshoa Ben-David" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milstein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192087v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ali Hassan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0610334" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLQV4K4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. W. Shimon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601385" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSS9LCMC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700732" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXTP12Q6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.04.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JSTW56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110782v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O de Souza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa R Rodrigues" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O Pastore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan a C Ruiz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.06.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJNQFDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gandelman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyaw M. Naing" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Rybtchinski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poverenov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050781+" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b416533k" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3DG52QD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547375v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547171v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saruo-Kanian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508494v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belva" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah L. Scott" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585467v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. del Rosal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309373v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310779v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797705v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bejenaru" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797698v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Bejenaru" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574099v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097638v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097723v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097654v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022597v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010467-00097" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>