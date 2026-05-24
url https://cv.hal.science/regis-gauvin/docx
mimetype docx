--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -704,429 +704,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Life For Nitrile‐Butadiene Rubber: Co‐Harnessing Metathesis And Condensation For Reincorporation Into Bio‐Based Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Oxidative Propane Dehydrogenation by a Well-Defined Ga Catalyst Prepared by Surface Organometallic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaury Simon</w:t>
+                <w:t xml:space="preserve">Jessy Abou Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara d'Aniello</w:t>
+                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Mazzeo</w:t>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Cohen-Janes</w:t>
+                <w:t xml:space="preserve">Susannah Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (12), pp.e202319414. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.8631-8639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202319414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c01118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739314v1</w:t>
+                <w:t xml:space="preserve">hal-04600288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga(iBu)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; supported on&amp;lt;i&amp;gt; meso&amp;lt;/i&amp;gt; H-ZSM-5: Effect of Si/Al ratio on the activity and selectivity in propane aromatization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Life For Nitrile‐Butadiene Rubber: Co‐Harnessing Metathesis And Condensation For Reincorporation Into Bio‐Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakhongir Bekmirzaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Nakad Jessy</w:t>
+                <w:t xml:space="preserve">Malaury Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Firth</w:t>
+                <w:t xml:space="preserve">Sara d'Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Taoheed Bisiriyu</w:t>
+                <w:t xml:space="preserve">Mina Mazzeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai C. Szeto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Sander Cohen-Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106825⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (12), pp.e202319414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202319414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601524v1</w:t>
+                <w:t xml:space="preserve">hal-04739314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Oxidative Propane Dehydrogenation by a Well-Defined Ga Catalyst Prepared by Surface Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ga(iBu)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; supported on&amp;lt;i&amp;gt; meso&amp;lt;/i&amp;gt; H-ZSM-5: Effect of Si/Al ratio on the activity and selectivity in propane aromatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Nakad Jessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Abou Nakad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+                <w:t xml:space="preserve">Daniel Firth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
+                <w:t xml:space="preserve">Muhammad Taoheed Bisiriyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
+                <w:t xml:space="preserve">Kai C. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susannah Scott</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.8631-8639. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Catalysis Communications, 187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c01118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600288v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One‐Pot Catalytic Approaches: Building a New Toolbox for Macromolecular Design</w:t>
               </w:r>
@@ -1610,77 +1610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Field NMR, Reactivity, and DFT Modeling Reveal the γ‐Al 2 O 3 Surface Hydroxyl Network**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarnuma Tabassum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,399 +1738,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling polymer stereochemistry in ring-opening polymerization: a decade of advances shaping the future of biodegradable polyesters</w:t>
+                <w:t xml:space="preserve">Isonitrile ruthenium and iron PNP complexes: synthesis, characterization and catalytic assessment for base-free dehydrogenative coupling of alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu J.-L. Tschan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cs00356a⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (29), pp.10067-10081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt01722e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612690v1</w:t>
+                <w:t xml:space="preserve">hal-03358571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicatalysis from renewable resources: a direct route to furan-based polyesters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling polymer stereochemistry in ring-opening polymerization: a decade of advances shaping the future of biodegradable polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu J.-L. Tschan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (24), pp.13587-13608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cs00356a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1GC01889B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358577v1</w:t>
+                <w:t xml:space="preserve">hal-03612690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isonitrile ruthenium and iron PNP complexes: synthesis, characterization and catalytic assessment for base-free dehydrogenative coupling of alcohols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Multicatalysis from renewable resources: a direct route to furan-based polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Nicolas Niessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capet</w:t>
+                <w:t xml:space="preserve">Pingping Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (29), pp.10067-10081. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (18), pp.6931-6935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt01722e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1GC01889B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358571v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing 29Si-17O connectivities and proximities by solid-state NMR</w:t>
               </w:r>
@@ -2263,90 +2263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethenolysis of Renewable Methyl Oleate Catalyzed by Readily Accessible Supported Group VI Oxo Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai C. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (7), pp.1105-1111. </w:t>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caveat on the Actual Robustness of Heteronuclear NMR Methods for Probing the Surface of γ-Alumina and Related Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai C Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,485 +2646,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A smarter approach to catalysts by design: Combining surface organometallic chemistry on oxide and metal gives selective catalysts for dehydrogenation of 2,3-dimethylbutane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Violet</w:t>
+                <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Cherif Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 471, pp.21 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+                <w:t xml:space="preserve">hal-03096779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilirubin oxidase-based silica macrocellular robust catalyst for on line dyes degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Roucher</w:t>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Roussarie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Rouhana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gounel</w:t>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107991v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smarter approach to catalysts by design: Combining surface organometallic chemistry on oxide and metal gives selective catalysts for dehydrogenation of 2,3-dimethylbutane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rouge</w:t>
+                <w:t xml:space="preserve">Bilirubin oxidase-based silica macrocellular robust catalyst for on line dyes degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Garron</w:t>
+                <w:t xml:space="preserve">Elodie Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+                <w:t xml:space="preserve">Jad Rouhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Larabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Sébastien Gounel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 471, pp.21 - 26. </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.77-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096779v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of a new bis-silylamido aluminum species on silica: insight from solid-state NMR into interactions with the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,51 +3188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an oxo trialkyl tungsten fluoride complex and its dual reactivity with silica dehydroxylated at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 869, pp.11 - 17. </w:t>
@@ -3316,424 +3316,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthetic approach towards well-defined silica supported tungsten bis-oxo, active catalysts for olefin metathesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Berrier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rouge</w:t>
+                <w:t xml:space="preserve">Youssef Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.01.031⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.4719-4734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862161v1</w:t>
+                <w:t xml:space="preserve">hal-02107981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Palladium-Catalyzed Carbonylative Telomerization Reaction with Phenols, Polyphenols and Kraft Lignin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New synthetic approach towards well-defined silica supported tungsten bis-oxo, active catalysts for olefin metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.51 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2018.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201802017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capet</w:t>
+                <w:t xml:space="preserve">The Palladium-Catalyzed Carbonylative Telomerization Reaction with Phenols, Polyphenols and Kraft Lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Swesi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Belva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (5), pp.4719-4734. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (22), pp.3917-3922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201802017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107981v1</w:t>
+                <w:t xml:space="preserve">hal-02107989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strong Support Effect in Selective Propane Dehydrogenation Catalyzed by Ga( i -Bu) 3 Grafted onto γ-Alumina and Silica</w:t>
               </w:r>
@@ -3745,51 +3745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Belva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4362,290 +4362,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Aspects of the Polymerization of Lactide Using a Highly Efficient Aluminum(III) Catalytic System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault E. Schmid</w:t>
+                <w:t xml:space="preserve">José Kovensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richard</w:t>
+                <w:t xml:space="preserve">Raphael Lebeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haquette</w:t>
+                <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumesh K. Raman</w:t>
+                <w:t xml:space="preserve">Eric Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40-45 ; http://www.lactualitechimique.org/Capteurs-et-suivi-sur-site-de-la-pollution-des-eaux</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961168v1</w:t>
+                <w:t xml:space="preserve">hal-03834062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Aspects of the Polymerization of Lactide Using a Highly Efficient Aluminum(III) Catalytic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Kovensky</w:t>
+                <w:t xml:space="preserve">Thibault E. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Lebeuf</w:t>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Len</w:t>
+                <w:t xml:space="preserve">Pierre Haquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Monflier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
+                <w:t xml:space="preserve">Sumesh K. Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (17), pp.6217--6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b01749.s001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834062v1</w:t>
+                <w:t xml:space="preserve">hal-01961168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent- and base-free synthesis of wax esters from fatty acid methyl esters by consecutive one-pot, two-step catalysis</w:t>
               </w:r>
@@ -4683,51 +4683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Green Chemistry, 19 (2323), pp.5665-5673. </w:t>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Molybdenum Oxo Alkyl Complex Supported on Silica by Surface Organometallic Chemistry: A Highly Active Olefin Metathesis Precatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4817,51 +4817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (6), pp.2144 - 2147. </w:t>
@@ -4899,103 +4899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Transformations of Biosourced Alcohols Catalyzed by Earth-Abundant Transition Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (14), pp.2652-2660. </w:t>
@@ -5033,77 +5033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese Pincer Complexes for the Base-Free, Acceptorless Dehydrogenative Coupling of Alcohols to Esters: Development, Scope, and Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,705 +5161,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of silica-supported frustrated Lewis pairs: highly active transition metal-free catalysts for the Z-selective reduction of alkynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+                <w:t xml:space="preserve">Improved reactivity in the conversion of nitrile-functionalized olefins by metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Sahyoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Paul Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Llop Castelbou</w:t>
+                <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Popoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (3), pp.882-889. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Catalysis Communications, 77, pp.75-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CY01372K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900129v1</w:t>
+                <w:t xml:space="preserve">hal-04555170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved reactivity in the conversion of nitrile-functionalized olefins by metathesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+                <w:t xml:space="preserve">Macromol. Rapid Commun. 22/2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mortreux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc O. Charlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Macromolecular Rapid Communications, 37, pp.1848-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201670088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.01.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555170v1</w:t>
+                <w:t xml:space="preserve">hal-02309432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromol. Rapid Commun. 22/2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201670088⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.2962--2974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309432v1</w:t>
+                <w:t xml:space="preserve">hal-01874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (13), pp.2188-2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874344v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Development of silica-supported frustrated Lewis pairs: highly active transition metal-free catalysts for the Z-selective reduction of alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Llop Castelbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Mallmann</w:t>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (13), pp.2188-2196. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.882-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01372K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968826v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 O MAS NMR studies of oxo-based olefin metathesis catalysts: a critical assessment of signal enhancement methods</w:t>
               </w:r>
@@ -5992,90 +5992,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights (ChemSusChem 12/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (12), pp.1349-1349. </w:t>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,90 +6272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (12), pp.1350-1350. </w:t>
@@ -6418,90 +6418,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Conversion of Alcohols into Carboxylic Acid Salts in Water: Scope, Recycling, and Mechanistic Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (12), pp.1413-1423. </w:t>
@@ -6564,51 +6564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient deuterium labelling of alcohols in deuterated water catalyzed by ruthenium pincer complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6736,51 +6736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6822,51 +6822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-Free Ring-Opening Metathesis Polymerization of Norbornene over Silica-Supported Tungsten-Oxo Perhydrocarbyl Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6874,51 +6874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Charlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (22), pp.1832-1836. </w:t>
@@ -7137,64 +7137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ACS Catalysis, 6 (1), pp.1-18. </w:t>
@@ -7232,51 +7232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Grafting of Ga(i-Bu)3on the Silanols of Mesoporous H-ZSM-5 by Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Hernández-Morejudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unni Olsbye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, The Journal of Physical Chemistry C, 119, pp.26611-26619. </w:t>
@@ -7360,458 +7360,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteronuclear NMR Spectroscopy as a Surface-Selective Technique: A Unique Look at the Hydroxyl Groups of γ-Alumina.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The D-HMQC MAS-NMR technique: An efficient tool for the editing of through-space correlation spectra between quadrupolar and spin-1/2 (&amp;lt;sup&amp;gt;31&amp;lt;/sup&amp;gt;P, &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si, &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H, &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C) nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.145 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800185-1.00004-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969452v1</w:t>
+                <w:t xml:space="preserve">hal-01168241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The D-HMQC MAS-NMR technique: An efficient tool for the editing of through-space correlation spectra between quadrupolar and spin-1/2 (&amp;lt;sup&amp;gt;31&amp;lt;/sup&amp;gt;P, &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si, &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H, &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C) nuclei</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-Metathesis of Biosourced Fatty Acid Derivatives: A Step Further Toward Improved Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignon Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vancompernolle Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couturier Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800185-1.00004-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168241v1</w:t>
+                <w:t xml:space="preserve">hal-01417844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Metathesis of Biosourced Fatty Acid Derivatives: A Step Further Toward Improved Reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+                <w:t xml:space="preserve">Heteronuclear NMR Spectroscopy as a Surface-Selective Technique: A Unique Look at the Hydroxyl Groups of γ-Alumina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (14), pp.4038-4046</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01417844v1</w:t>
+                <w:t xml:space="preserve">hal-01969452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well‐Defined Silica‐Supported Zirconium–Benzyl Cationic Species: Improved Heterogenization of Single‐Site Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,51 +7913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Silica-Supported Zirconium−Benzyl Cationic Species: Improved Heterogenization of Single-Site Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,77 +8051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8176,77 +8176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium catalysts for syndioselective β-butyrolactone polymerization: on the origin of ligand-induced stereoselectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu J.-L. Tschan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8291,892 +8291,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Application of a Hybrid Material Featuring Well-Defined, Tuneable Grafting Sites for Supported Catalysis.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study of Transition-Metal Organometallic Complexes Combining 35 Cl Solid-State NMR Spectroscopy and 35 Cl NQR Spectroscopy and First-Principles DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Thivolle-Cazat</w:t>
+                <w:t xml:space="preserve">Karen Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher O'Keefe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200850⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (37), pp.12396-12414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043020v1</w:t>
+                <w:t xml:space="preserve">hal-02044341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined silica-supported molybdenum nitride species: silica grafting triggers alkyne metathesis activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dismantling the salen framework: design of new asymmetric silylcyanation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cheval</w:t>
+                <w:t xml:space="preserve">Jérémy Ternel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Vitorino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Weibel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (6), pp.2680. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.580-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc50325a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cy20818k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043466v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Transition-Metal Organometallic Complexes Combining 35 Cl Solid-State NMR Spectroscopy and 35 Cl NQR Spectroscopy and First-Principles DFT Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Application of a Hybrid Material Featuring Well-Defined, Tuneable Grafting Sites for Supported Catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Johnston</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+                <w:t xml:space="preserve">Jean Thivolle-Cazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (7), pp.1971-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201301268⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044341v1</w:t>
+                <w:t xml:space="preserve">hal-02043020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismantling the salen framework: design of new asymmetric silylcyanation catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-defined silica-supported molybdenum nitride species: silica grafting triggers alkyne metathesis activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Genelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Ternel</w:t>
+                <w:t xml:space="preserve">Nicolas Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Marta Vitorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.580-583. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (6), pp.2680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cy20818k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sc50325a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042963v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenized nickel catalysts for propene dimerization: Support effects on activity and selectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+                <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Macqueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2012.11.023⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.964-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043037v1</w:t>
+                <w:t xml:space="preserve">hal-02043430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+                <w:t xml:space="preserve">Heterogenized nickel catalysts for propene dimerization: Support effects on activity and selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle O. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto F. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa R. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise O. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (3), pp.964-973. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.32-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201202737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2012.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043430v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 O NMR Gives Unprecedented Insights into the Structure of Supported Catalysts and Their Interaction with the Silica Carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9412,77 +9412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a well-defined, silica-supported chiral Zn scaffold for enantioselective catalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ternel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9558,51 +9558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Silica-Supported Calcium Reagents: Control of Schlenk Equilibrium by Grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9675,51 +9675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a well-defined silica-supported tungstenocarbyne complex as efficient heterogeneous catalyst for alkyne metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,51 +10084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmium-mediated C-H and C-C bond cleavage of a phenolic substrate: p-quinone methide and methylene arenium pincer complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haim Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10252,51 +10252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,315 +10512,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted lanthanide amides: versatile catalysts for various transformations.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nano-organized ethylene oligomerisation catalyst :Characterization and reactivity of the Ni(MeCN)6(BF4)2/[Al]-MCM-41/AlEt3 system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leon Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle O de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa R Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise O Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan a C Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2006.04.022⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097631v1</w:t>
+                <w:t xml:space="preserve">hal-00110782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nano-organized ethylene oligomerisation catalyst :Characterization and reactivity of the Ni(MeCN)6(BF4)2/[Al]-MCM-41/AlEt3 system.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heloise O Pastore</w:t>
+                <w:t xml:space="preserve">Grafted lanthanide amides: versatile catalysts for various transformations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan a C Ruiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.109-114. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 257, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2006.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110782v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Method for Preparation of Metal Carbenes via Solution- and Polymer-Based Approaches</w:t>
               </w:r>
@@ -11653,64 +11653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 29Si-17O NMR correlation in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11899,70 +11899,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trebosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mear</w:t>
+                <w:t xml:space="preserve">François O. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -11998,77 +11998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state NMR investigation of alumina and of alumina-supported organometallic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai C. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12136,51 +12136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR methods applied to quadrupolar nuclei for the structural study of supported catalysts (keynote)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12261,64 +12261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,277 +12367,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing the structure of well-defined grafted catalysts with experimental and first principles 17O Solid State NMR methodology</w:t>
+                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">SMARTER 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309335v1</w:t>
+                <w:t xml:space="preserve">hal-02309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
+                <w:t xml:space="preserve">Accessing the structure of well-defined grafted catalysts with experimental and first principles 17O Solid State NMR methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Delevoye</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTER 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309317v1</w:t>
+                <w:t xml:space="preserve">hal-02309335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced solid-state NMR as a key tool for the deeper understanding of heterogeneous catalysts</w:t>
               </w:r>
@@ -12757,64 +12757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12869,90 +12869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined group VI oxo derivatives supported on silica by SOMC: Model of industrial olefin metathesis catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13300,629 +13300,629 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309310v1</w:t>
+                <w:t xml:space="preserve">hal-02309314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Track to Silica-Supported Tungsten Oxo Metathesis Catalysts: Input from 17O Solid-State NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Alpine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310779v1</w:t>
+                <w:t xml:space="preserve">hal-02309310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+                <w:t xml:space="preserve">On the Track to Silica-Supported Tungsten Oxo Metathesis Catalysts: Input from 17O Solid-State NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">9th Alpine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309314v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistors à effet de champ organiques à base de monomères et oligomères synthétisés par voie de métathèse</w:t>
+                <w:t xml:space="preserve">Conjugated monomers and oligomers synthesised by metathesis route as active layer in organic field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Parbaile</w:t>
+                <w:t xml:space="preserve">Nela Bejenaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bejenaru</w:t>
+                <w:t xml:space="preserve">Kamal Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lmimouni</w:t>
+                <w:t xml:space="preserve">H. Bejbouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Gauvin</w:t>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797705v1</w:t>
+                <w:t xml:space="preserve">hal-00797698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugated monomers and oligomers synthesised by metathesis route as active layer in organic field effect transistors</w:t>
+                <w:t xml:space="preserve">Transistors à effet de champ organiques à base de monomères et oligomères synthétisés par voie de métathèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nela Bejenaru</w:t>
+                <w:t xml:space="preserve">E. Parbaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Lmimouni</w:t>
+                <w:t xml:space="preserve">N. Bejenaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bejbouji</w:t>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Gauvin</w:t>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting, MRS Spring 2012, Symposium J : Organic and Hybrid-Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">5ème Congrès National sur les Dispositifs Electroniques Organiques, DIELOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797698v1</w:t>
+                <w:t xml:space="preserve">hal-00797705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1,4-dipropynyl-benzene monomer (PE) and oligo-phenylene-ethynylene oligomer (OPE) as active layer in organic field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bejenaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14441,77 +14441,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-field NMR, reactivity, and DFT modeling reveal the gamma-Al2O3 surface hydroxyl network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarnuma Tabassum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14559,103 +14559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isonitrile ruthenium and iron PNP complexes: Synthesis, characterization and catalytic assessment for base-free dehydrogenative coupling of alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14761,51 +14761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15240,51 +15240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DE4CD70"/>
+    <w:nsid w:val="A7DA715D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15471,51 +15471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4788-4363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144410737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery De&#8197;mallmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Bekmirzaev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02535d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aniello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mazzeo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Cohen-Janes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202319414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Nakad Jessy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Firth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taoheed Bisiriyu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106825" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Abou Nakad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Scott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc03708d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marshall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarnuma Tabassum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Motta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-L. Tschan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cs00356a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niessen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC01889B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01722e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zaranek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Robaszkiewicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.105944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roussarie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2018.10.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larabi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.04.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00845d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mazoyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.05.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.01.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQJ7VCSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00936" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08630" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201800123" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02415K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00538" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02764h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11220" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700310" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900129v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sahyoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Llop Castelbou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01372K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.01.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Charlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201670088" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LC0F42P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600764" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJPHVLW4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rieb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06953" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600741" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z74BQ1KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772452v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600243" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K0303HW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.06.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PT9JLK8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600419" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSWHX3R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Geng Lopez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawluc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Hern&#225;ndez-Morejudo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969452v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800185-1.00004-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Paul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancompernolle Tom" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Jean-Luc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Jean-Luc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403170" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEA4250EBC1BA59814967145AED9E3A0BAFCAB63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301317" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BPRGVCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20590d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thivolle-Cazat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200850" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWRFTCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vitorino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50325a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044341v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnston" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O'Keefe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301268" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3MS90VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042963v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20818k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043037v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O. de Souza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. de Souza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa R. Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.11.023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPMV34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja301085m" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201004310" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BDA04890EF23529B776F3F045E27F81EBBEC83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003552c" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VF4T5JTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Harder" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802512" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Nayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.02.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C26KF1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Rozenberg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. W. Shimon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshoa Ben-David" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milstein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192087v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ali Hassan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0610334" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLQV4K4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. W. Shimon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601385" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSS9LCMC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700732" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXTP12Q6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.04.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JSTW56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110782v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O de Souza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa R Rodrigues" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O Pastore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan a C Ruiz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.06.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJNQFDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gandelman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyaw M. Naing" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Rybtchinski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poverenov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050781+" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b416533k" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3DG52QD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547375v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547171v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saruo-Kanian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508494v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belva" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah L. Scott" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585467v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. del Rosal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309373v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310779v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797705v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bejenaru" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797698v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Bejenaru" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574099v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097638v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097723v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097654v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022597v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010467-00097" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4788-4363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144410737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery De&#8197;mallmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zurek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202508409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Bekmirzaev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02535d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Abou Nakad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Scott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c01118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aniello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mazzeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Cohen-Janes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202319414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Nakad Jessy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Firth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taoheed Bisiriyu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc03708d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Marshall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarnuma Tabassum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Motta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01722e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-L. Tschan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cs00356a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niessen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC01889B" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Venel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zaranek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Robaszkiewicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.105944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larabi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.04.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roussarie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2018.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00845d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mazoyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.05.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2018.01.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQJ7VCSL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00936" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08630" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201800123" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02415K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00538" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02764h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11220" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700310" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.01.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Charlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201670088" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LC0F42P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900129v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sahyoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Llop Castelbou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01372K" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600764" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJPHVLW4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rieb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06953" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600741" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z74BQ1KW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772452v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600243" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K0303HW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.06.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PT9JLK8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600419" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSWHX3R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Geng Lopez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawluc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Hern&#225;ndez-Morejudo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168241v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800185-1.00004-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Paul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancompernolle Tom" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Jean-Luc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Jean-Luc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403170" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEA4250EBC1BA59814967145AED9E3A0BAFCAB63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301317" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BPRGVCM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20590d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044341v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnston" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher O'Keefe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301268" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3MS90VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042963v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20818k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043020v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thivolle-Cazat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200850" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWRFTCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genelot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vitorino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50325a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043037v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O. de Souza" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F. de Souza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa R. Rodrigues" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.11.023" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPMV34B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja301085m" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pelletier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201004310" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BDA04890EF23529B776F3F045E27F81EBBEC83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003552c" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VF4T5JTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Harder" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802512" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Nayer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.02.020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C26KF1V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Rozenberg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. W. Shimon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshoa Ben-David" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milstein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192087v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ali Hassan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0610334" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLQV4K4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. W. Shimon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601385" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSS9LCMC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700732" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXTP12Q6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le O de Souza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa R Rodrigues" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O Pastore" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan a C Ruiz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.06.023" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJNQFDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097631v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2006.04.022" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JSTW56-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gandelman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyaw M. Naing" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Rybtchinski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poverenov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050781+" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b416533k" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3DG52QD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547375v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547171v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saruo-Kanian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418609v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508494v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belva" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah L. Scott" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585467v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. del Rosal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309373v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310779v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Bejenaru" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Lmimouni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bejbouji" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797705v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parbaile" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bejenaru" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574099v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097638v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097723v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097654v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022597v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010467-00097" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>