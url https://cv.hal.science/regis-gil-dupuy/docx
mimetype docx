--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphysical and thermodynamic phase analyses of Arctic low-level clouds measured above the sea ice and the open ocean in spring and summer</w:t>
+                <w:t xml:space="preserve">Aerosol impacts on the entrainment efficiency of Arctic mixed-phase convection in a simulated air mass over open water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moser</w:t>
+                <w:t xml:space="preserve">Jan Chylik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Voigt</w:t>
+                <w:t xml:space="preserve">Dmitry Chechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Jurkat-Witschas</w:t>
+                <w:t xml:space="preserve">Birte Kulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Hahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (13), pp.7257-7280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-7257-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.4903-4929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ACP-23-4903-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672291v1</w:t>
+                <w:t xml:space="preserve">hal-04117784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol impacts on the entrainment efficiency of Arctic mixed-phase convection in a simulated air mass over open water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microphysical and thermodynamic phase analyses of Arctic low-level clouds measured above the sea ice and the open ocean in spring and summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Chylik</w:t>
+                <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Chechin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Dupuy</w:t>
+                <w:t xml:space="preserve">Tina Jurkat-Witschas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birte Kulla</w:t>
+                <w:t xml:space="preserve">Valerian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Lüpkes</w:t>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (8), pp.4903-4929. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (13), pp.7257-7280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ACP-23-4903-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7257-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117784v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne investigation of black carbon interaction with low-level, persistent, mixed-phase clouds in the Arctic summer</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanglang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.7611 - 7633. </w:t>
@@ -1172,295 +1172,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of low-level clouds and precipitation to anthropogenic aerosol emission in southern West Africa: a DACCIWA case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas H. Fink</w:t>
+                <w:t xml:space="preserve">MOSAiC-ACA and AFLUX - Arctic airborne campaigns characterizing the exit area of MOSAiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Lüpkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-3251-2022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01900-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03198739v2</w:t>
+                <w:t xml:space="preserve">hal-04117808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAiC-ACA and AFLUX - Arctic airborne campaigns characterizing the exit area of MOSAiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manfred Wendisch</w:t>
+                <w:t xml:space="preserve">Sensitivity of low-level clouds and precipitation to anthropogenic aerosol emission in southern West Africa: a DACCIWA case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knippertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas H. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.790. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.3251-3273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01900-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-3251-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117808v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03198739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of several proxies to estimate sulfuric acid concentration under volcanic plume conditions</w:t>
               </w:r>
@@ -2110,295 +2114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01988483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t>
+                <w:t xml:space="preserve">Study of the diffraction pattern of cloud particles and the respective responses of optical array probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Haslett</w:t>
+                <w:t xml:space="preserve">Thibault Vaillant de Guélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Taylor</w:t>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Deetz</w:t>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Vogel</w:t>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karmen Babić</w:t>
+                <w:t xml:space="preserve">Bastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.1505-1520. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.2513-2529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-2513-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981287v1</w:t>
+                <w:t xml:space="preserve">hal-02113428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffraction pattern of cloud particles and the respective responses of optical array probes</w:t>
+                <w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Vaillant de Guélis</w:t>
+                <w:t xml:space="preserve">Sophie Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+                <w:t xml:space="preserve">Jonathan Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+                <w:t xml:space="preserve">Konrad Deetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+                <w:t xml:space="preserve">Bernhard Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Laurent</w:t>
+                <w:t xml:space="preserve">Karmen Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.2513-2529. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1505-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-12-2513-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113428v1</w:t>
+                <w:t xml:space="preserve">hal-01981287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
               </w:r>
@@ -2570,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (24), pp.15217-15234. </w:t>
@@ -2678,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Buschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,295 +2784,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
+              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01575042v1</w:t>
+                <w:t xml:space="preserve">insu-01768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chazette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01768651v1</w:t>
+                <w:t xml:space="preserve">insu-01575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
               </w:r>
@@ -3348,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Walter Strapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,90 +3460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of microphysical properties of Arctic springtime low-level mixed-phase clouds over the Greenland and Norwegian seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3737,51 +3741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining mass-diameter relations from hydrometeor images and cloud radar reflectivities in tropical continental and oceanic convective anvils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4483,1593 +4487,1593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of gaseous and particulate species to droplet solute composition at the Puy de Dôme, France</w:t>
+                <w:t xml:space="preserve">Mass balance of free tropospheric aerosol at the Puy de Dôme (France) in winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Marinoni</w:t>
+                <w:t xml:space="preserve">F Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Legrand</w:t>
+                <w:t xml:space="preserve">Michel E Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (D11), pp.4333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002jd002747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328345v1</w:t>
+                <w:t xml:space="preserve">hal-03222869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of gaseous and particulate species to droplet solute composition</w:t>
+                <w:t xml:space="preserve">Contribution of gaseous and particulate species to droplet solute composition at the Puy de Dôme, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3 (1), pp.479-519</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (5), pp.1522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327796v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of free tropospheric aerosol at the Puy de Dôme (France) in winter</w:t>
+                <w:t xml:space="preserve">Contribution of gaseous and particulate species to droplet solute composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Peron</w:t>
+                <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel E Legrand</w:t>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (1), pp.479-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002jd002747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03222869v1</w:t>
+                <w:t xml:space="preserve">hal-00327796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fumées d’incendies de forêt canadiens influencent la qualité de l’air dans la couche limite planétaire en Europe</w:t>
+                <w:t xml:space="preserve">Construction d’un Réseau de Neurones Convolutifs (CNN) pour la classification des spores fongiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaoyun Hu</w:t>
+                <w:t xml:space="preserve">Marceau Larouère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goloub</w:t>
+                <w:t xml:space="preserve">E. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourrianne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Dupuy</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre AuDACES (Auvergne Développement d'Applications et Calcul en Environnement Scientifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Delage, Jun 2025, Clermont-Ferrand (Université Clermont Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637239v1</w:t>
+                <w:t xml:space="preserve">hal-05591493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodesorption of Water Ices: Highlights from Recent Synchrotron Radiation Studies</w:t>
+                <w:t xml:space="preserve">Les fumées d’incendies de forêt canadiens influencent la qualité de l’air dans la couche limite planétaire en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-H. Fillion</w:t>
+                <w:t xml:space="preserve">Qiaoyun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-04000262v1</w:t>
+                <w:t xml:space="preserve">hal-04637239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+                <w:t xml:space="preserve">Photodesorption of Water Ices: Highlights from Recent Synchrotron Radiation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+                <w:t xml:space="preserve">C. Romanzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECLA 2021, Sep 2021, Anacapri, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29003-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223905v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04000262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphysical properties of low level clouds in West Africa and the tropical Atlantic and their sensitivity to aerosol and updraft distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Hahn</w:t>
+                <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Kaufmann</w:t>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.abstract #A13E-05</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04445277v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">Microphysical properties of low level clouds in West Africa and the tropical Atlantic and their sensitivity to aerosol and updraft distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ehrlich</w:t>
+                <w:t xml:space="preserve">J. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Waitz</w:t>
+                <w:t xml:space="preserve">Y. Boose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Cloud Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.abstract #A13E-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932907v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04445277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Dupuy</w:t>
+                <w:t xml:space="preserve">Biomass burning from central Africa dominates air pollution across southern West Africa during the summer monsoon season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haslett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Bower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.18273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04446563v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04446223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New in-situ measurements of microphysical cloud properties in West Africa-Impact of aerosol on low level clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 19363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning from central Africa dominates air pollution across southern West Africa during the summer monsoon season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.18273</w:t>
+              <w:t xml:space="preserve">15th Conference on Cloud Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04446223v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Brito</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01660660v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04446563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6128,426 +6132,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Arctic mixed phase clouds at regional and small scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Dupuy</w:t>
+                <w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01448602v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01660660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin, Svalbard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Arctic mixed phase clouds at regional and small scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2016, manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01447641v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01448602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennolé Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Olofson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01447641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arctic mixed phase clouds properties based on airborne in situ and remote sensing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szczap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Davos Atmosphere and Cryosphere Assembly DACA-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6557,279 +6686,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin (Ny-Alesund Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Olofson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-14794, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of desert dust on the life cycle of convection in the Mediterranean basin: a case study from the HyMeX SOP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cassis, France. pp.PS3.16, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6839,154 +6968,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of X-ray photon-induced desorption from methanol containing ices and its astrophysical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Basalgète</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: A. Siebert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69 - 72, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03999391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6996,167 +7125,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Remote Sensing of African Dust Transport to the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Guerzoni; Roy Chester. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of Desert Dust Across the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Kluwer Academic Publishers, pp.25-49, 1996, 978-90-481-4764-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-3354-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7166,114 +7295,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'activation des noyaux de condensation : mesure, analyse et développement instrumental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Blaise Pascal - Clermont-Ferrand II, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003CLF21443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00420048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7420,51 +7549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04522598v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kirbus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8865-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chylik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chechin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Kulla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#252;pkes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-23-4903-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mertes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J&#228;rvinen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7955-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-023-02039-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ckner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notholt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0218.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Nehlert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglang Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Waitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7611-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01900-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02946539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vaillant de Gu&#233;lis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2513-2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buschmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Bozem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1853-2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter Strapp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Korolev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-15-0246.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11367-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Papazzoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00200.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Birmili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonntag" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weinhold" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-657-2012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Reddington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Carslaw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Spracklen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Frontoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-12007-2011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadnevaite" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceburnis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Plauskaite-Sukiene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E Legrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002jd002747" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04000262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voigt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hahn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaufmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01447641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Olofson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143527v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03999391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basalg&#232;te" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poitou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003CLF21443" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04522598v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kirbus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8865-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chylik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chechin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Kulla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#252;pkes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-23-4903-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mertes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J&#228;rvinen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7955-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-023-02039-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ckner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notholt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0218.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Nehlert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglang Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Waitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7611-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01900-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02946539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vaillant de Gu&#233;lis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2513-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buschmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Bozem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1853-2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter Strapp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Korolev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-15-0246.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11367-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Papazzoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00200.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Birmili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonntag" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weinhold" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-657-2012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Reddington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Carslaw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Spracklen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Frontoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-12007-2011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadnevaite" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceburnis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Plauskaite-Sukiene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E Legrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002jd002747" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327796v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04000262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voigt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaufmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01447641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Olofson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03999391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basalg&#232;te" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poitou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003CLF21443" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>