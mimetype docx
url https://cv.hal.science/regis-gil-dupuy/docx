--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol impacts on the entrainment efficiency of Arctic mixed-phase convection in a simulated air mass over open water</w:t>
+                <w:t xml:space="preserve">Airborne investigation of black carbon interaction with low-level, persistent, mixed-phase clouds in the Arctic summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Chylik</w:t>
+                <w:t xml:space="preserve">Marco Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Chechin</w:t>
+                <w:t xml:space="preserve">Stephan Mertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Lüpkes</w:t>
+                <w:t xml:space="preserve">Emma Järvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (8), pp.4903-4929. </w:t>
+              <w:t xml:space="preserve">, 2023, 23, pp.7955 - 7973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ACP-23-4903-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7955-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117784v1</w:t>
+                <w:t xml:space="preserve">hal-04672295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphysical and thermodynamic phase analyses of Arctic low-level clouds measured above the sea ice and the open ocean in spring and summer</w:t>
+                <w:t xml:space="preserve">Aerosol impacts on the entrainment efficiency of Arctic mixed-phase convection in a simulated air mass over open water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moser</w:t>
+                <w:t xml:space="preserve">Jan Chylik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Voigt</w:t>
+                <w:t xml:space="preserve">Dmitry Chechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Jurkat-Witschas</w:t>
+                <w:t xml:space="preserve">Birte Kulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Hahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (13), pp.7257-7280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-7257-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.4903-4929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ACP-23-4903-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672291v1</w:t>
+                <w:t xml:space="preserve">hal-04117784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne investigation of black carbon interaction with low-level, persistent, mixed-phase clouds in the Arctic summer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microphysical and thermodynamic phase analyses of Arctic low-level clouds measured above the sea ice and the open ocean in spring and summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zanatta</w:t>
+                <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Mertes</w:t>
+                <w:t xml:space="preserve">Tina Jurkat-Witschas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Dupuy</w:t>
+                <w:t xml:space="preserve">Valerian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Järvinen</w:t>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.7955 - 7973. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (13), pp.7257-7280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-7955-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7257-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672295v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: MOSAiC-ACA and AFLUX - Arctic airborne campaigns characterizing the exit area of MOSAiC</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the vertical extent and short-wave radiative effects of the ice phase in Arctic summertime low-level clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Järvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Nehlert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanglang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Waitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.7611 - 7633. </w:t>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1578,295 +1578,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected biomass burning aerosol absorption enhancement explained by black carbon mixing state</w:t>
+                <w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Libois</w:t>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (19), pp.e2020GL089055. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL089055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02946539v1</w:t>
+                <w:t xml:space="preserve">insu-02552742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t>
+                <w:t xml:space="preserve">Unexpected biomass burning aerosol absorption enhancement explained by black carbon mixing state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Libois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourrianne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (19), pp.e2020GL089055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02552742v1</w:t>
+                <w:t xml:space="preserve">insu-02946539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
@@ -2114,295 +2114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01988483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffraction pattern of cloud particles and the respective responses of optical array probes</w:t>
+                <w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Vaillant de Guélis</w:t>
+                <w:t xml:space="preserve">Sophie Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+                <w:t xml:space="preserve">Jonathan Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+                <w:t xml:space="preserve">Konrad Deetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+                <w:t xml:space="preserve">Bernhard Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Laurent</w:t>
+                <w:t xml:space="preserve">Karmen Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.2513-2529. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1505-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-12-2513-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113428v1</w:t>
+                <w:t xml:space="preserve">hal-01981287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t>
+                <w:t xml:space="preserve">Study of the diffraction pattern of cloud particles and the respective responses of optical array probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Haslett</w:t>
+                <w:t xml:space="preserve">Thibault Vaillant de Guélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Taylor</w:t>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Deetz</w:t>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Vogel</w:t>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karmen Babić</w:t>
+                <w:t xml:space="preserve">Bastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.1505-1520. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.2513-2529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-2513-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981287v1</w:t>
+                <w:t xml:space="preserve">hal-02113428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
               </w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (24), pp.15217-15234. </w:t>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Buschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,429 +2784,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+                <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chazette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouji Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01768651v1</w:t>
+                <w:t xml:space="preserve">hal-01806752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
+              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01575042v1</w:t>
+                <w:t xml:space="preserve">insu-01768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chrit</w:t>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouji Adachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806752v1</w:t>
+                <w:t xml:space="preserve">insu-01575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arctic Cloud Puzzle: Using ACLOUD/PASCAL Multi-Platform Observations to Unravel the Role of Clouds and Aerosol Particles in Arctic Amplification</w:t>
               </w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Walter Strapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,90 +3460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of microphysical properties of Arctic springtime low-level mixed-phase clouds over the Greenland and Norwegian seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3741,51 +3741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining mass-diameter relations from hydrometeor images and cloud radar reflectivities in tropical continental and oceanic convective anvils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,103 +5543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass burning from central Africa dominates air pollution across southern West Africa during the summer monsoon season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Bower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.18273</w:t>
@@ -5662,432 +5662,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04446223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New in-situ measurements of microphysical cloud properties in West Africa-Impact of aerosol on low level clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Voigt</w:t>
+                <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Catoire</w:t>
+                <w:t xml:space="preserve">A Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauer</w:t>
+                <w:t xml:space="preserve">F Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 19363</w:t>
+              <w:t xml:space="preserve">15th Conference on Cloud Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898273v1</w:t>
+                <w:t xml:space="preserve">hal-01932907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Cloud Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932907v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04446563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Dupuy</w:t>
+                <w:t xml:space="preserve">New in-situ measurements of microphysical cloud properties in West Africa-Impact of aerosol on low level clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 19363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04446563v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,90 +6181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
@@ -6293,90 +6293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Arctic mixed phase clouds at regional and small scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6431,90 +6431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Olofson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
@@ -6543,103 +6543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic mixed phase clouds properties based on airborne in situ and remote sensing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szczap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Davos Atmosphere and Cryosphere Assembly DACA-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Davos, Switzerland</w:t>
@@ -6713,90 +6713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin (Ny-Alesund Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Olofson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-14794, 2015</w:t>
@@ -6851,51 +6851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,51 +7549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04522598v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kirbus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8865-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chylik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chechin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Kulla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#252;pkes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-23-4903-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mertes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J&#228;rvinen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7955-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-023-02039-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ckner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notholt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0218.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Nehlert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglang Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Waitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7611-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01900-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02946539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vaillant de Gu&#233;lis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2513-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buschmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Bozem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1853-2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter Strapp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Korolev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-15-0246.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11367-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Papazzoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00200.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Birmili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonntag" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weinhold" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-657-2012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Reddington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Carslaw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Spracklen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Frontoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-12007-2011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadnevaite" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceburnis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Plauskaite-Sukiene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E Legrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002jd002747" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327796v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04000262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voigt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaufmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01447641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Olofson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03999391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basalg&#232;te" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poitou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003CLF21443" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04522598v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kirbus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8865-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mertes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J&#228;rvinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7955-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chylik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chechin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Kulla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#252;pkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-23-4903-2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-023-02039-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ckner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notholt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0218.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Nehlert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglang Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Waitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7611-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01900-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02946539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vaillant de Gu&#233;lis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2513-2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buschmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Bozem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1853-2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter Strapp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Korolev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-15-0246.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11367-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Papazzoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00200.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Birmili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonntag" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weinhold" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-657-2012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Reddington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Carslaw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Spracklen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Frontoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-12007-2011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadnevaite" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceburnis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Plauskaite-Sukiene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E Legrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002jd002747" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327796v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyun Hu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04000262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romanzin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voigt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hahn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaufmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01447641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Olofson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03999391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basalg&#232;te" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poitou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003CLF21443" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>