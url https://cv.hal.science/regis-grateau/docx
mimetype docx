--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -340,51 +340,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852213v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -416,97 +416,97 @@
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163517v1</w:t>
+                <w:t xml:space="preserve">hal-02284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -538,73 +538,73 @@
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284521v1</w:t>
+                <w:t xml:space="preserve">hal-03163517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue critique des études évaluant l'effet des changements d'affectation des sols sur les bilans environnementaux des biocarburants</w:t>
               </w:r>
@@ -1344,51 +1344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Quemener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Quemener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>