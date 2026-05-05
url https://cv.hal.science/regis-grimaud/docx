--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -636,278 +636,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial bacterial retention on polydimethylsiloxane of various stiffnesses: The relevance of modulus (mis)match</w:t>
+                <w:t xml:space="preserve">Quorum sensing in biofilms: a key mechanism to target in ecotoxicological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Drebezghova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis. Grimaud</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Gojzewski</w:t>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Julius Vancso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëlle Molmeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112709⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.786-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2022.2142089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766525v1</w:t>
+                <w:t xml:space="preserve">hal-03882166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum sensing in biofilms: a key mechanism to target in ecotoxicological studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initial bacterial retention on polydimethylsiloxane of various stiffnesses: The relevance of modulus (mis)match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Urios</w:t>
+                <w:t xml:space="preserve">Viktoriia Drebezghova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Molmeret</w:t>
+                <w:t xml:space="preserve">Hubert Gojzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Grimaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Julius Vancso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (6), pp.786-804. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1040841X.2022.2142089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882166v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometric analysis for carboxylic acids as viable markers of petroleum hydrocarbon biodegradation</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Iyere Ehiosun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1140,90 +1140,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (8), pp.1777. </w:t>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1689,64 +1689,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1793,51 +1793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleomorphochaeta naphthae sp. nov., a new anaerobic fermentative bacterium isolated from an oil field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Arroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (2), pp.417-424. </w:t>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (3), pp.737-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3137,51 +3137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (3), pp.461-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3680,51 +3680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 159 (2), pp.137-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3929,51 +3929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis, purification and analysis of selenomethionyl calmodulin by gel electrophoresis-laser ablation-ICP-MS and capillary HPLC-ICP-MS peptide mapping following in-gel tryptic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,291 +4056,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine sulfoxide reductases protect Ffh from oxidative damages in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Degradation of the “Erika” oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ezraty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Grimaud</w:t>
+                <w:t xml:space="preserve">Sylvain Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Hassouni</w:t>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moinier</w:t>
+                <w:t xml:space="preserve">Aude Fourçans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600172⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (3), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614790v1</w:t>
+                <w:t xml:space="preserve">hal-05033280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of the “Erika” oil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methionine sulfoxide reductases protect Ffh from oxidative damages in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
+                <w:t xml:space="preserve">B. Ezraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fourçans</w:t>
+                <w:t xml:space="preserve">M. El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">D. Moinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Merlin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Barras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (3), pp.261-267. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (8), pp.1868-1877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr:2004027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033280v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the adaptation to alkanes of the marine bacterium Marinobacter hydrocarbonoclasticus sp 17 by two dimensional gel electrophoresis</w:t>
               </w:r>
@@ -4855,239 +4855,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of both the head and tail of bacteriophage Mu is blocked in Escherichia coli groEL and groES mutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Enzymatic and structural similarities between the Escherichia coli ATP- dependent proteases, ClpXP and ClpAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Toussaint</w:t>
+                <w:t xml:space="preserve">M. Kessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Steven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Maurizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (20), pp.12476-12481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.20.12476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614794v1</w:t>
+                <w:t xml:space="preserve">hal-01614793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic and structural similarities between the Escherichia coli ATP- dependent proteases, ClpXP and ClpAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Assembly of both the head and tail of bacteriophage Mu is blocked in Escherichia coli groEL and groES mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.R. Maurizi</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 180 (5), pp.1148-1153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614793v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophage-Mu Repressor - a Target Protein for the Escherichia-Coli Atp-Dependent Clp Protease</w:t>
               </w:r>
@@ -5112,51 +5112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Geuskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5320,51 +5320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophage Mu head assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 217 (1), pp.200-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5577,51 +5577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of EOR chemicals under laboratory and reservoir conditions, part II: Bacterial reduction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wayne Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5848,51 +5848,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bacterial Models for Experimental Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,51 +6090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle M. Naitali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6243,51 +6243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Siegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6780,51 +6780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05273215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ducos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hakil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Anga&#239;ts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Khouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fern&#225;ndez-Castillo Su&#225;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00523B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Iyere Ehiosun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis. Grimaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03766525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Drebezghova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gojzewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Julius Vancso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112709" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2022.2142089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03766535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teac.2022.e00172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03817377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03265407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonnecaze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc01211h" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.126018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12785" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Na&#239;tali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00520-18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Abzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13547" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mitteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Vaysse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Prat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holliger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02471-10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02377.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMHK12X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46QW90P9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LQRFW6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.11.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPS6D4G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0709145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-87QNV46H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tastet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b500719d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E22DEA7DC5F0A3BC6D343FBB633356BFE1B16EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezraty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hassouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600172" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordenave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballihaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004030" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF8B982AA980FD2451D9F9A8A8F081E12F60871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Four&#231;ans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Merlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Mitchell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105509200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hoskins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wickner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Maurizi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.16.8898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beuron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Steven" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.20.12476" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152468v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Laachouch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geuskens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Toussaint" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00374.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desmet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00374.x/full" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1996.0107" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vogel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Higgins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.173.20.6578-6585.1991" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614787v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wayne Harris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levitt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fernandez-Castillo Suarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courr&#232;ges" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059671v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siegert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05273215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ducos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hakil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Anga&#239;ts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Khouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fern&#225;ndez-Castillo Su&#225;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00523B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Iyere Ehiosun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis. Grimaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2022.2142089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03766525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Drebezghova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gojzewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Julius Vancso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03766535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teac.2022.e00172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03817377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03265407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonnecaze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc01211h" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.126018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12785" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Na&#239;tali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00520-18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Abzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13547" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mitteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Vaysse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Prat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holliger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02471-10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02377.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMHK12X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46QW90P9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LQRFW6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.11.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPS6D4G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0709145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-87QNV46H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tastet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b500719d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E22DEA7DC5F0A3BC6D343FBB633356BFE1B16EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordenave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezraty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hassouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600172" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballihaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004030" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF8B982AA980FD2451D9F9A8A8F081E12F60871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Four&#231;ans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Merlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Mitchell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105509200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hoskins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wickner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Maurizi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.16.8898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beuron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Steven" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.20.12476" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152468v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Laachouch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geuskens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Toussaint" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00374.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desmet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00374.x/full" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1996.0107" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vogel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Higgins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.173.20.6578-6585.1991" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614787v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wayne Harris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levitt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fernandez-Castillo Suarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courr&#232;ges" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059671v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siegert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>