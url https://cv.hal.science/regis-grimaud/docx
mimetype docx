--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siderophore‐Dependent and ‐Independent Iron Acquisition Pathways in Marinobacter Nauticus SP17</w:t>
+                <w:t xml:space="preserve">Reactivity of Petrobactin and Its Sulfonated Derivatives with Iron and Their Determination by Isotopic Saturation Fast Size-Exclusion Chromatography–Inductively Coupled Plasma Mass Spectrometry (ICP-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Ducos</w:t>
+                <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hakil</w:t>
+                <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nang Htay Yin</w:t>
+                <w:t xml:space="preserve">Katarzyna Kinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Kinska</w:t>
+                <w:t xml:space="preserve">Isaura Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Angaïts</w:t>
+                <w:t xml:space="preserve">Abdel Khouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (9), </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (35), pp.40521-40533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c06088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273215v1</w:t>
+                <w:t xml:space="preserve">hal-05370881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Petrobactin and Its Sulfonated Derivatives with Iron and Their Determination by Isotopic Saturation Fast Size-Exclusion Chromatography–Inductively Coupled Plasma Mass Spectrometry (ICP-MS)</w:t>
+                <w:t xml:space="preserve">Siderophore‐Dependent and ‐Independent Iron Acquisition Pathways in Marinobacter Nauticus SP17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Szpunar</w:t>
+                <w:t xml:space="preserve">Kilian Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryszard Lobinski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florence Hakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nang Htay Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Kinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Khouk</w:t>
+                <w:t xml:space="preserve">Ange Angaïts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (35), pp.40521-40533. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c06088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370881v1</w:t>
+                <w:t xml:space="preserve">hal-05273215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-technique analysis of gelatin biodegradation on core-shell nanoparticles surface by Alteromonas macleodii extracellular proteases</w:t>
               </w:r>
@@ -772,51 +772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial bacterial retention on polydimethylsiloxane of various stiffnesses: The relevance of modulus (mis)match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Drebezghova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Iyere Ehiosun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in environmental analytical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35, pp.e00172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1121,295 +1121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AES and ToF-SIMS combination for single cell chemical imaging of gold nanoparticle-labeled Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Courreges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Krasovec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Urios</w:t>
+                <w:t xml:space="preserve">Mélanie Bonnecaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nolivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (44), pp.5446-5449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc01211h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348932v1</w:t>
+                <w:t xml:space="preserve">hal-03265407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AES and ToF-SIMS combination for single cell chemical imaging of gold nanoparticle-labeled Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Courreges</w:t>
+                <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bonnecaze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis. Grimaud</w:t>
+                <w:t xml:space="preserve">Regis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (44), pp.5446-5449. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cc01211h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265407v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des océans par les plastiques et les microplastiques</w:t>
               </w:r>
@@ -1774,364 +1774,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleomorphochaeta naphthae sp. nov., a new anaerobic fermentative bacterium isolated from an oil field</w:t>
+                <w:t xml:space="preserve">AupA and AupB Are Outer and Inner Membrane Proteins Involved in Alkane Uptake in Marinobacter hydrocarbonoclasticus SP17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussad Arroua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Grimaud</w:t>
+                <w:t xml:space="preserve">Julie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
+                <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bouriat</w:t>
+                <w:t xml:space="preserve">Muriel Naïtali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magot</w:t>
+                <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68 (12), pp.3747-3753. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00520-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024167v1</w:t>
+                <w:t xml:space="preserve">hal-01809338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AupA and AupB Are Outer and Inner Membrane Proteins Involved in Alkane Uptake in Marinobacter hydrocarbonoclasticus SP17</w:t>
+                <w:t xml:space="preserve">Pleomorphochaeta naphthae sp. nov., a new anaerobic fermentative bacterium isolated from an oil field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mounier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Hakil</w:t>
+                <w:t xml:space="preserve">Boussad Arroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Branchu</w:t>
+                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Naïtali</w:t>
+                <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goulas</w:t>
+                <w:t xml:space="preserve">Michel Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.493. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (12), pp.3747-3753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00520-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809338v1</w:t>
+                <w:t xml:space="preserve">hal-02024167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleomorphochaeta caudata gen. nov., sp. nov., an anaerobic bacterium isolated from an offshore oil well, reclassification of Sphaerochaeta multiformis MO-SPC2T as Pleomorphochaeta multiformis MO-SPC2T comb. nov. as the type strain of this novel genus and emended description of the genus Sphaerochaeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Arroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2208,64 +2208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Ennouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul d'Abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2316,90 +2316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature on Marinobacter hydrocarbonoclasticus SP17 morphology and biofilm structure during growth on alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Medina Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marine bacterium Marinobacter hydrocarbonoclasticus SP17 degrades a wide range of lipids and hydrocarbons through the formation of oleolytic biofilms with distinct gene expression profiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joseph Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (3), pp. 816-831. </w:t>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3111,64 +3111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Marinobacter hydrocarbonoclasticus SP17 cells during initiation of biofilm formation at the alkane-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160 (10), pp.829-837. </w:t>
@@ -3387,51 +3387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,64 +3654,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ballihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,562 +4056,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of the “Erika” oil</w:t>
+                <w:t xml:space="preserve">Degradation of the &amp;quot;Erika&amp;quot; oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bordenave</w:t>
+                <w:t xml:space="preserve">S. Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
+                <w:t xml:space="preserve">R. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fourçans</w:t>
+                <w:t xml:space="preserve">A. Fourçans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Merlin</w:t>
+                <w:t xml:space="preserve">F.X. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17 (3), pp.261-267. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 17, pp.261-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033280v1</w:t>
+                <w:t xml:space="preserve">hal-00022642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine sulfoxide reductases protect Ffh from oxidative damages in Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of the “Erika” oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ezraty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Grimaud</w:t>
+                <w:t xml:space="preserve">Ronan Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Hassouni</w:t>
+                <w:t xml:space="preserve">Aude Fourçans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moinier</w:t>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23 (8), pp.1868-1877. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (3), pp.261-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614790v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the adaptation to alkanes of the marine bacterium Marinobacter hydrocarbonoclasticus sp 17 by two dimensional gel electrophoresis</w:t>
+                <w:t xml:space="preserve">Methionine sulfoxide reductases protect Ffh from oxidative damages in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ballihaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goulas</w:t>
+                <w:t xml:space="preserve">B. Ezraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">M. El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caumette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Moinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2004030⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (8), pp.1868-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841792v1</w:t>
+                <w:t xml:space="preserve">hal-01614790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of the &amp;quot;Erika&amp;quot; oil</w:t>
+                <w:t xml:space="preserve">Analysis of the adaptation to alkanes of the marine bacterium Marinobacter hydrocarbonoclasticus sp 17 by two dimensional gel electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bordenave</w:t>
+                <w:t xml:space="preserve">Guillaume Ballihaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jézéquel</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fourçans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.X. Merlin</w:t>
+                <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17, pp.261-267</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 17 (3), pp.269-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022642v1</w:t>
+                <w:t xml:space="preserve">hal-01841792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of oxidized proteins: Identification of a new methionine sulfoxide reductase</w:t>
               </w:r>
@@ -6077,51 +6077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging bacterial cells and biofilms adhering to hydrophobic organic compounds-water interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,51 +6230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment chamber and method for measuring the impact of bacteria on interfaces between two immiscible fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Siegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6780,51 +6780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05273215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ducos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hakil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Anga&#239;ts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Khouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fern&#225;ndez-Castillo Su&#225;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00523B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Iyere Ehiosun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis. Grimaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2022.2142089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03766525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Drebezghova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gojzewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Julius Vancso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03766535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teac.2022.e00172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03817377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03265407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonnecaze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc01211h" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.126018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12785" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Na&#239;tali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00520-18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Abzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13547" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mitteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Vaysse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Prat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holliger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02471-10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02377.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMHK12X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46QW90P9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LQRFW6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.11.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPS6D4G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0709145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-87QNV46H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tastet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b500719d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E22DEA7DC5F0A3BC6D343FBB633356BFE1B16EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordenave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezraty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hassouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600172" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballihaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004030" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF8B982AA980FD2451D9F9A8A8F081E12F60871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Four&#231;ans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Merlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Mitchell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105509200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hoskins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wickner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Maurizi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.16.8898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beuron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Steven" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.20.12476" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152468v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Laachouch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geuskens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Toussaint" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00374.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desmet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00374.x/full" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1996.0107" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vogel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Higgins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.173.20.6578-6585.1991" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614787v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wayne Harris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levitt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fernandez-Castillo Suarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courr&#232;ges" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059671v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siegert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kinska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Caceres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Khouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05273215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ducos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hakil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Anga&#239;ts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70176" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fern&#225;ndez-Castillo Su&#225;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00523B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Iyere Ehiosun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis. Grimaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2022.2142089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03766525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Drebezghova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gojzewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Julius Vancso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03766535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teac.2022.e00172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03817377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03265407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonnecaze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc01211h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.126018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12785" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Na&#239;tali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00520-18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Abzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13547" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mitteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Vaysse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Prat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holliger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02471-10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02377.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMHK12X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46QW90P9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballihaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LQRFW6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.11.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPS6D4G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0709145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-87QNV46H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tastet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b500719d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E22DEA7DC5F0A3BC6D343FBB633356BFE1B16EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordenave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Four&#231;ans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Merlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordenave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezraty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hassouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600172" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballihaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF8B982AA980FD2451D9F9A8A8F081E12F60871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Mitchell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105509200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hoskins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wickner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Maurizi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.16.8898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beuron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Steven" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.20.12476" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152468v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Laachouch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geuskens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Toussaint" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00374.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desmet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb00374.x/full" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1996.0107" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vogel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Higgins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.173.20.6578-6585.1991" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614787v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wayne Harris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levitt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fernandez-Castillo Suarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courr&#232;ges" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059671v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siegert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>