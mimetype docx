--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -631,3168 +631,3176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of methylene blue from aqueous solutions using a solid residue of the apple juice industry: full factorial design, equilibrium, thermodynamics and kinetics aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.R. Bonetto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Giovanela</w:t>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129296⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 406, pp.126859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02945176v1</w:t>
+                <w:t xml:space="preserve">insu-02931496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and use of a lignin sample extracted from Eucalyptus grandis sawdust for the removal of methylene blue dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrício Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Poletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cemin</w:t>
+                <w:t xml:space="preserve">Luis R Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordana Bortoluz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 170, pp.375-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03088351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of methylene blue from aqueous solutions using a solid residue of the apple juice industry: full factorial design, equilibrium, thermodynamics and kinetics aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+                <w:t xml:space="preserve">M. Giovanela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 406, pp.126859. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1224, pp.129296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02931496v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02945176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a clay mineral and its nonionic and cationic organoclay derivatives for the removal of pharmaceuticals from rural wastewater effluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning down the environmental interests of organoclays for emerging pollutants: Pharmaceuticals in presence of electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Destandau</w:t>
+                <w:t xml:space="preserve">Julien Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 259, 127480 (7 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127480⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 239, 124730 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02885775v1</w:t>
+                <w:t xml:space="preserve">insu-02288741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Diclofenac Pharmaceutical onto a Cationic Organoclay and an Untreated Montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 739, pp.012024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/739/1/012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02481019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning down the environmental interests of organoclays for emerging pollutants: Pharmaceuticals in presence of electrolytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a clay mineral and its nonionic and cationic organoclay derivatives for the removal of pharmaceuticals from rural wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Gleuher</w:t>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 239, 124730 (10 p.). </w:t>
+              <w:t xml:space="preserve">, 2020, 259, 127480 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02288741v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
+                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02164418v1</w:t>
+                <w:t xml:space="preserve">insu-01930703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antibacterial Activity of Zinc-Doped Hydroxyapatite Colloids and Dispersion Stability Using Ultrasounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano9040515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02088572v1</w:t>
+                <w:t xml:space="preserve">insu-02164418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florie Miard</w:t>
+                <w:t xml:space="preserve">Evaluation of Antibacterial Activity of Zinc-Doped Hydroxyapatite Colloids and Dispersion Stability Using Ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano9040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01930703v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02088572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of vulcanization nanoactivators with low zinc content: characterization of zinc oxides, cure, physico-mechanical properties, Zn 2+ release in water and cytotoxic effect of EPDM compositions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organoclay applications and limits in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.24781⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01708793v1</w:t>
+                <w:t xml:space="preserve">hal-01894907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Bonjour</w:t>
+                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Beuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Costescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662903v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01914763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Cs Adsorption on Montmorillonite Clay from 133 Cs Solid-state NMR and Density Functional Theory Calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katsuyuki Kawamura</w:t>
+                <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenzo Deguchi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b07276⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914563v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Basil and Lavender Essential Oils Adsorbed on the Surface of Hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florica Barbuceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11050652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01775017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">New Insights into the Cs Adsorption on Montmorillonite Clay from 133 Cs Solid-state NMR and Density Functional Theory Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ohkubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzo Deguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.9326-9337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b07276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01856087v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Evaluation of vulcanization nanoactivators with low zinc content: characterization of zinc oxides, cure, physico-mechanical properties, Zn 2+ release in water and cytotoxic effect of EPDM compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A Gujel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Costescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (10), pp.1800-1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.24781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01914763v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01708793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Association of Antibiotics with a Clay Mineral and Organoclay Derivatives as a Control of Their Lifetimes in the Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02049⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923127v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoclay applications and limits in the environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Competitive Association of Antibiotics with a Clay Mineral and Organoclay Derivatives as a Control of Their Lifetimes in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), pp.15332 - 15342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894907v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Cadars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/1269319⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (38), pp.9759 - 9771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01503022v1</w:t>
+                <w:t xml:space="preserve">insu-01609051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schwendner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 ( 8775), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01583121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1269319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/1269319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01505079v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01503022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Vannier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01583121v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (38), pp.9759 - 9771. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01609051v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01505079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Organoclay/Micelle Action for the Adsorption of Diclofenac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03393⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01371803v1</w:t>
+                <w:t xml:space="preserve">insu-01365227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Buatier</w:t>
+                <w:t xml:space="preserve">Confinement of a Nonionic Surfactant Membrane Within a Montmorillonite as a New Way to Prepare Organoclay Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ennaciri</w:t>
+                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.1324-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01239887v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01371830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.399 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298757v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01414519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Constanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Silvia Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,1496 +3828,1488 @@
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Article ID 3941501, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01294590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of a Nonionic Surfactant Membrane Within a Montmorillonite as a New Way to Prepare Organoclay Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0363⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01371830v1</w:t>
+                <w:t xml:space="preserve">insu-01298757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+                <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ennaciri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.399 - 10. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.467-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01414519v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01239887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Coupled Organoclay/Micelle Action for the Adsorption of Diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (18), pp.10209-10215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01265816v1</w:t>
+                <w:t xml:space="preserve">insu-01371803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandwich organization of non-ionic surfactant liquid crystalline phases as induced by large inorganic K4Nb6O17 nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sueyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sueyoshi</w:t>
+                <w:t xml:space="preserve">S. Anraku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anraku</w:t>
+                <w:t xml:space="preserve">S Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.1594-1597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5CC08948D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01237520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Monnin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01342278v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01265816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134, pp.128-135. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01365227v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01342278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymer nanocomposites based on poly(hydroxybutyrate-co-hydroxyvalerate) reinforced by a nonionic organoclay</w:t>
+                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa N. Carli</w:t>
+                <w:t xml:space="preserve">C.L. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales S. Daitx</w:t>
+                <w:t xml:space="preserve">C.M. Bartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janaina S. Crespo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.681-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01016483v1</w:t>
+                <w:t xml:space="preserve">insu-01363294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of methyl violet 2B dye from aqueous solution using a magnetic composite as an adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01088187v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01130235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of methyl violet 2B dye from aqueous solution using a magnetic composite as an adsorbent</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.71 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01130235v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Biopolymer nanocomposites based on poly(hydroxybutyrate-co-hydroxyvalerate) reinforced by a nonionic organoclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa N. Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales S. Daitx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (2), pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01163181v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01016483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Albu</w:t>
+                <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 453, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01363294v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01163181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic investigation and in vitro biocompatibility studies on mesoporous europium doped hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina L. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,325 +5635,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01019304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
+                <w:t xml:space="preserve">Characterization of Brazilian Peat Samples by Applying a Multi-Method Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Balme</w:t>
+                <w:t xml:space="preserve">F. Girardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdemar I. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J.R. Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M.D. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm27880h⟩</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (3), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2012.702184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676094v1</w:t>
+                <w:t xml:space="preserve">insu-00751322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Brazilian Peat Samples by Applying a Multi-Method Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Girardello</w:t>
+                <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.M.D. Sierra</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (3), pp.201-210. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00387010.2012.702184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm27880h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00751322v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Orientation and Stability of Lysozyme Confined in layered Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,775 +6115,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00874712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of diclofenac sodium from aqueous solution by Isabel grape bagasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Cadars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márjore Antunes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andreia N. Fernandes</w:t>
+                <w:t xml:space="preserve">Mounesha N Garaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.03.062⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.4376-4389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00684443v1</w:t>
+                <w:t xml:space="preserve">hal-00749159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvian Cadars</w:t>
+                <w:t xml:space="preserve">Removal of diclofenac sodium from aqueous solution by Isabel grape bagasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márjore Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdemar I. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounesha N Garaga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+                <w:t xml:space="preserve">Andreia N. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.4376-4389. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192, pp.114-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749159v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00684443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the structure of MgxAly(OH)z layered double hydroxides during the adsorption of organic compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confinement effects on water structure in membrane lyotropic phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0022476611020284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 358 (2), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00730921v1</w:t>
+                <w:t xml:space="preserve">insu-00585270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effects on water structure in membrane lyotropic phases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in the structure of MgxAly(OH)z layered double hydroxides during the adsorption of organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O Butenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Kapustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Kapustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Kracvenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Gromilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 358 (2), pp.485-490. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (2), pp.436-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.02.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0022476611020284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00585270v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00730921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and spectroscopic characterization of humic acids extracted from the bottom sediments of a Brazilian subtropical microbasin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercalation of a Nonionic Surfactant (C10E3) Bilayer into a Na-Montmorillonite Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.07.038⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (24), pp.19175-19180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la1039267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00508976v1</w:t>
+                <w:t xml:space="preserve">insu-00545035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of a Nonionic Surfactant (C10E3) Bilayer into a Na-Montmorillonite Clay</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical and spectroscopic characterization of humic acids extracted from the bottom sediments of a Brazilian subtropical microbasin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Adametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (24), pp.19175-19180. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 981 (1-3), pp.111-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la1039267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00545035v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00508976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,723 +6937,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00509194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00421309v1</w:t>
+                <w:t xml:space="preserve">insu-00414419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.502-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00414419v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00421309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271680v1</w:t>
+                <w:t xml:space="preserve">hal-00271682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136920v1</w:t>
+                <w:t xml:space="preserve">hal-00271680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.867-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271682v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,632 +7724,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3-5), pp.469-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175607v1</w:t>
+                <w:t xml:space="preserve">hal-00513762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip thermal calibration with 8 CB liquid crystal of micro-thermal device</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hajime Tanaka</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b709317a⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264795v1</w:t>
+                <w:t xml:space="preserve">hal-00115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">On-chip thermal calibration with 8 CB liquid crystal of micro-thermal device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki F. Arata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice O. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87 (3-5), pp.469-476. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b709317a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513762v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115194v1</w:t>
+                <w:t xml:space="preserve">hal-00175607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of anisotropic quenched disorder effects on a smectic liquid crystal confined in porous silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Loverdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8642,316 +8642,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Li-BN intercalation compound by ball-milling polymerization and high temperature treatment of NH3BH3 and Li amide (VIRTUAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Miyakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
+              <w:t xml:space="preserve">Basic Science Division, Ceramic society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559939v1</w:t>
+                <w:t xml:space="preserve">hal-03857095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Li-BN intercalation compound by ball-milling polymerization and high temperature treatment of NH3BH3 and Li amide (VIRTUAL)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Zunar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Science Division, Ceramic society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857095v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organoclays peuvent-ils jouer le double rôle de barrière étanche et de rétention pour les contaminants pharmaceutiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9101,51 +9101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can organoclays be efficient as geochemical barriers for the retention of pharmaceuticalS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9291,51 +9291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edition of Nanotech France 2016 International Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9386,51 +9386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9449,303 +9449,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298137v1</w:t>
+                <w:t xml:space="preserve">insu-01334063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01334063v1</w:t>
+                <w:t xml:space="preserve">insu-01298137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des barrières géosynthétiques à base d’organoclays : Une véritable étanchéité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9777,316 +9777,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01290478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aided photostabilization of trace elements in contamoinated soils and tectonosoils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pearls defects evidenced by EPMA, EDS and coupled SEM-μ-Raman spectroscopies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Faure</w:t>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Biochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ehens, Georgia, United States</w:t>
+              <w:t xml:space="preserve">EMAS 2013 - 13th European Worshop on Modern Developments and Applications in Microbeam Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01285121v1</w:t>
+                <w:t xml:space="preserve">hal-00801783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearls defects evidenced by EPMA, EDS and coupled SEM-μ-Raman spectroscopies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+                <w:t xml:space="preserve">Aided photostabilization of trace elements in contamoinated soils and tectonosoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2013 - 13th European Worshop on Modern Developments and Applications in Microbeam Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Porto, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Biochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ehens, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801783v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01285121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,295 +10148,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023736v1</w:t>
+                <w:t xml:space="preserve">hal-00022838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moréac Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022838v1</w:t>
+                <w:t xml:space="preserve">hal-00023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10454,103 +10454,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressed by hydrogel? Physiological response of yeast cells embedded in thermoresponsive Pluronic F127: a prerequisite for bioreactor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Zunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Zunar</w:t>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10575,103 +10575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and origin of clays in the Bou Arhous (Morocco) non-sulfide Zn ore deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. , EG5, pp.EG5 - NONSULPHIDE ZN-PB ORES, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10696,103 +10696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10849,51 +10849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-in-SEM studies of inorganic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11188,51 +11188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="398722A1"/>
+    <w:nsid w:val="DE923D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11419,51 +11419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-guegan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8152-6826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114654271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1553-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Cheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Nemeckova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Bonetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Esteves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129296" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/739/1/012024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gleuher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124730" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Gujel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bandeira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perondi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ohkubo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Okamoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kawamura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Deguchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b07276" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03393" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0363" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sueyoshi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anraku" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yamamoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miyamoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC08948D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa N. Carli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales S. Daitx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina S. Crespo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4781" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/017328F6170DF24A7F526E6E5E923BDBC7B41E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrarini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Marco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2015.02.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017005v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar I. Esteves" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.R. Baumvol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.D. Sierra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2012.702184" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00874712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52337c" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rjore Antunes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N. Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.03.062" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730921v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O Butenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Kapustina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kapustin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kracvenko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Gromilov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476611020284" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00585270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.02.035" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1039267" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Yamamoto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Miyakawa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857095v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Miyamoto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-guegan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8152-6826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114654271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1553-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Cheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Nemeckova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Bonetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Esteves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gleuher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/739/1/012024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ohkubo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Okamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kawamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Deguchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b07276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Gujel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bandeira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perondi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24781" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03393" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sueyoshi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anraku" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yamamoto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miyamoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC08948D" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrarini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Marco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2015.02.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa N. Carli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales S. Daitx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina S. Crespo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4781" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/017328F6170DF24A7F526E6E5E923BDBC7B41E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017005v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar I. Esteves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.R. Baumvol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.D. Sierra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2012.702184" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00874712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52337c" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rjore Antunes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N. Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.03.062" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00585270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.02.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730921v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O Butenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Kapustina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kapustin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kracvenko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Gromilov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476611020284" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545035v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1039267" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Yamamoto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Miyakawa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857095v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Miyamoto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>