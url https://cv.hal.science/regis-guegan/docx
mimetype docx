--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -195,8311 +195,8445 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene Oxide Sheets Decorated with Octahedral Molybdenum Cluster Complexes for Enhanced Photoinactivation of Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Downsizing Mo6I12 to Nanocrystals Unveils Visible-Light Photocatalytic Antibacterial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxue Cheng</w:t>
+                <w:t xml:space="preserve">Martin Št’astný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Huang</w:t>
+                <w:t xml:space="preserve">Eric Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Nemeckova</w:t>
+                <w:t xml:space="preserve">Petr Bezdicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
+                <w:t xml:space="preserve">Jakub Tolasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62 (35), pp.14243-14251. </w:t>
+              <w:t xml:space="preserve">, 2026, 65 (12), pp.6621-6630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196513v1</w:t>
+                <w:t xml:space="preserve">hal-05584219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Silver Doped Hydroxyapatite Thin Films for Biomedical Applications</w:t>
+                <w:t xml:space="preserve">Graphene Oxide Sheets Decorated with Octahedral Molybdenum Cluster Complexes for Enhanced Photoinactivation of Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Iconaru</w:t>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Predoi</w:t>
+                <w:t xml:space="preserve">Xiaoxue Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ciobanu</w:t>
+                <w:t xml:space="preserve">Xiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Zuzana Nemeckova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (35), pp.14243-14251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings12030341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03599741v1</w:t>
+                <w:t xml:space="preserve">hal-04196513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal imaging of biomarkers at a single-cell resolution: quantifying 'living' in 3D-printable engineered living material based on Pluronic F-127 and yeast Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Development of Silver Doped Hydroxyapatite Thin Films for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Žunar</w:t>
+                <w:t xml:space="preserve">Simona Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiga Ito</w:t>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mosrin</w:t>
+                <w:t xml:space="preserve">Carmen Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40824-022-00337-8⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926884v1</w:t>
+                <w:t xml:space="preserve">insu-03599741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Confocal imaging of biomarkers at a single-cell resolution: quantifying 'living' in 3D-printable engineered living material based on Pluronic F-127 and yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Žunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taiga Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40824-022-00337-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02931496v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and use of a lignin sample extracted from Eucalyptus grandis sawdust for the removal of methylene blue dye</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matheus Poletto</w:t>
+                <w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis R Bonetto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.155⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 406, pp.126859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03088351v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02931496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of methylene blue from aqueous solutions using a solid residue of the apple juice industry: full factorial design, equilibrium, thermodynamics and kinetics aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and use of a lignin sample extracted from Eucalyptus grandis sawdust for the removal of methylene blue dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.R. Bonetto</w:t>
+                <w:t xml:space="preserve">Fabrício Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Crespo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Matheus Poletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.I. Esteves</w:t>
+                <w:t xml:space="preserve">Luis R Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giovanela</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordana Bortoluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1224, pp.129296. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.375-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02945176v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03088351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning down the environmental interests of organoclays for emerging pollutants: Pharmaceuticals in presence of electrolytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Removal of methylene blue from aqueous solutions using a solid residue of the apple juice industry: full factorial design, equilibrium, thermodynamics and kinetics aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giovanela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1224, pp.129296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02288741v1</w:t>
+                <w:t xml:space="preserve">insu-02945176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Diclofenac Pharmaceutical onto a Cationic Organoclay and an Untreated Montmorillonite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Tuning down the environmental interests of organoclays for emerging pollutants: Pharmaceuticals in presence of electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gleuher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/739/1/012024⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, 124730 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02481019v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02288741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a clay mineral and its nonionic and cationic organoclay derivatives for the removal of pharmaceuticals from rural wastewater effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Adsorption of Diclofenac Pharmaceutical onto a Cationic Organoclay and an Untreated Montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 739, pp.012024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/739/1/012024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02885775v1</w:t>
+                <w:t xml:space="preserve">insu-02481019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+                <w:t xml:space="preserve">Use of a clay mineral and its nonionic and cationic organoclay derivatives for the removal of pharmaceuticals from rural wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Thouin</w:t>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Miard</w:t>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, 127480 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01930703v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02164418v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01930703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antibacterial Activity of Zinc-Doped Hydroxyapatite Colloids and Dispersion Stability Using Ultrasounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9040515⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02088572v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02164418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoclay applications and limits in the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Antibacterial Activity of Zinc-Doped Hydroxyapatite Colloids and Dispersion Stability Using Ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.004⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894907v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02088572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Organoclay applications and limits in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01914763v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Beuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Costescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (8), pp.1350. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01856087v1</w:t>
+                <w:t xml:space="preserve">insu-01914763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Basil and Lavender Essential Oils Adsorbed on the Surface of Hydroxyapatite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florica Barbuceanu</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, 17 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050652⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01775017v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Cs Adsorption on Montmorillonite Clay from 133 Cs Solid-state NMR and Density Functional Theory Calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Ohkubo</w:t>
+                <w:t xml:space="preserve">Properties of Basil and Lavender Essential Oils Adsorbed on the Surface of Hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Okamoto</w:t>
+                <w:t xml:space="preserve">Andreea Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuyuki Kawamura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Gabriel Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenzo Deguchi</w:t>
+                <w:t xml:space="preserve">Florica Barbuceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122, pp.9326-9337. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b07276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11050652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914563v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01775017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of vulcanization nanoactivators with low zinc content: characterization of zinc oxides, cure, physico-mechanical properties, Zn 2+ release in water and cytotoxic effect of EPDM compositions</w:t>
+                <w:t xml:space="preserve">New Insights into the Cs Adsorption on Montmorillonite Clay from 133 Cs Solid-state NMR and Density Functional Theory Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A Gujel</w:t>
+                <w:t xml:space="preserve">Takahiro Ohkubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bandeira</w:t>
+                <w:t xml:space="preserve">Takuya Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Menti</w:t>
+                <w:t xml:space="preserve">Katsuyuki Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Perondi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Kenzo Deguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (10), pp.1800-1809. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.9326-9337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.24781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b07276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01708793v1</w:t>
+                <w:t xml:space="preserve">hal-01914563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t>
+                <w:t xml:space="preserve">Evaluation of vulcanization nanoactivators with low zinc content: characterization of zinc oxides, cure, physico-mechanical properties, Zn 2+ release in water and cytotoxic effect of EPDM compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Kania</w:t>
+                <w:t xml:space="preserve">A. A Gujel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">M. Bandeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ni</w:t>
+                <w:t xml:space="preserve">C. Menti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Bonjour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">D. Perondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (10), pp.1800-1809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.24781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662903v1</w:t>
+                <w:t xml:space="preserve">insu-01708793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Association of Antibiotics with a Clay Mineral and Organoclay Derivatives as a Control of Their Lifetimes in the Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fernandez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02049⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923127v1</w:t>
+                <w:t xml:space="preserve">hal-01662903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Competitive Association of Antibiotics with a Clay Mineral and Organoclay Derivatives as a Control of Their Lifetimes in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), pp.15332 - 15342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01609051v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gaboyer</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bohmeier</w:t>
+                <w:t xml:space="preserve">Makoto Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schwendner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvian Cadars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (38), pp.9759 - 9771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01583121v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01609051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schwendner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/1269319⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 ( 8775), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01503022v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01583121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1269319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/1269319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01503022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01505079v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01365227v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01505079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of a Nonionic Surfactant Membrane Within a Montmorillonite as a New Way to Prepare Organoclay Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01371830v1</w:t>
+                <w:t xml:space="preserve">insu-01365227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Confinement of a Nonionic Surfactant Membrane Within a Montmorillonite as a New Way to Prepare Organoclay Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.1324-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01414519v1</w:t>
+                <w:t xml:space="preserve">insu-01371830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Article ID 3941501, 10 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9, pp.399 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01294590v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01414519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Constanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Silvia Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Article ID 3941501, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298757v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01294590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ennaciri</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (4), pp.467-490. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01239887v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Organoclay/Micelle Action for the Adsorption of Diclofenac</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03393⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.467-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01371803v1</w:t>
+                <w:t xml:space="preserve">insu-01239887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich organization of non-ionic surfactant liquid crystalline phases as induced by large inorganic K4Nb6O17 nanosheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coupled Organoclay/Micelle Action for the Adsorption of Diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.1594-1597. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (18), pp.10209-10215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC08948D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01237520v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01371803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sandwich organization of non-ionic surfactant liquid crystalline phases as induced by large inorganic K4Nb6O17 nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Valdès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Sueyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anraku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.1594-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC08948D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01265816v1</w:t>
+                <w:t xml:space="preserve">insu-01237520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Monnin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01342278v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01265816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01363294v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01342278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of methyl violet 2B dye from aqueous solution using a magnetic composite as an adsorbent</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Bartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.681-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01130235v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01363294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Removal of methyl violet 2B dye from aqueous solution using a magnetic composite as an adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2015.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01088187v1</w:t>
+                <w:t xml:space="preserve">insu-01130235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymer nanocomposites based on poly(hydroxybutyrate-co-hydroxyvalerate) reinforced by a nonionic organoclay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Giovanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.71 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01016483v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biopolymer nanocomposites based on poly(hydroxybutyrate-co-hydroxyvalerate) reinforced by a nonionic organoclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa N. Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales S. Daitx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (2), pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01163181v1</w:t>
+                <w:t xml:space="preserve">insu-01016483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic investigation and in vitro biocompatibility studies on mesoporous europium doped hydroxyapatite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 453, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11532-014-0554-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01017548v1</w:t>
+                <w:t xml:space="preserve">insu-01163181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA and lysozyme adsorption on homoionic montmorillonite: Influence of the interlayer cation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic investigation and in vitro biocompatibility studies on mesoporous europium doped hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Cristina L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Miruna Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+                <w:t xml:space="preserve">Anca Dinischiotu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.396-402. </w:t>
+              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (10), pp.1032-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s11532-014-0554-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01017005v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01017548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic amendments on the mobility of trace elements in phytoremediated techno-soils: role of the humic substances</w:t>
+                <w:t xml:space="preserve">BSA and lysozyme adsorption on homoionic montmorillonite: Influence of the interlayer cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Hattab</w:t>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2959-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.396-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01019304v1</w:t>
+                <w:t xml:space="preserve">insu-01017005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Brazilian Peat Samples by Applying a Multi-Method Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of organic amendments on the mobility of trace elements in phytoremediated techno-soils: role of the humic substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I.J.R. Baumvol</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M.D. Sierra</w:t>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (3), pp.201-210. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (17), pp.10470-10480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00387010.2012.702184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2959-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00751322v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01019304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
+                <w:t xml:space="preserve">Characterization of Brazilian Peat Samples by Applying a Multi-Method Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Balme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">F. Girardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdemar I. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J.R. Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M.D. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm27880h⟩</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (3), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2012.702184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676094v1</w:t>
+                <w:t xml:space="preserve">insu-00751322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Orientation and Stability of Lysozyme Confined in layered Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM27880H⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm27880h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00779421v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a non-ionic surfactant onto a clay mineral for the preparation of hybrid layered materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structure, Orientation and Stability of Lysozyme Confined in layered Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52337c⟩</w:t>
+              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), pp.3188-3196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM27880H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00874712v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of a non-ionic surfactant onto a clay mineral for the preparation of hybrid layered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.10913-10920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52337c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749159v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00874712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of diclofenac sodium from aqueous solution by Isabel grape bagasse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Cadars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreia N. Fernandes</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounesha N Garaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.4376-4389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.03.062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00684443v1</w:t>
+                <w:t xml:space="preserve">hal-00749159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effects on water structure in membrane lyotropic phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Removal of diclofenac sodium from aqueous solution by Isabel grape bagasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márjore Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdemar I. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia N. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.02.035⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192, pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00585270v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00684443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the structure of MgxAly(OH)z layered double hydroxides during the adsorption of organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O Butenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Kapustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Kapustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Kracvenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Gromilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (2), pp.436-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0022476611020284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00730921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of a Nonionic Surfactant (C10E3) Bilayer into a Na-Montmorillonite Clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Confinement effects on water structure in membrane lyotropic phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la1039267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 358 (2), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00545035v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00585270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and spectroscopic characterization of humic acids extracted from the bottom sediments of a Brazilian subtropical microbasin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercalation of a Nonionic Surfactant (C10E3) Bilayer into a Na-Montmorillonite Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (24), pp.19175-19180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la1039267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.07.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00508976v1</w:t>
+                <w:t xml:space="preserve">insu-00545035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical and spectroscopic characterization of humic acids extracted from the bottom sediments of a Brazilian subtropical microbasin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Adametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 981 (1-3), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00509194v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00508976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.247-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00414419v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00509194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00421309v1</w:t>
+                <w:t xml:space="preserve">insu-00414419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.502-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271682v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00421309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271680v1</w:t>
+                <w:t xml:space="preserve">hal-00271682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136920v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040701⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.867-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426776v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.78 (Issue 4), pp.040701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513762v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3-5), pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115194v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip thermal calibration with 8 CB liquid crystal of micro-thermal device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideyuki F. Arata</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hajime Tanaka</w:t>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7, pp.1600. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b709317a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264795v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On-chip thermal calibration with 8 CB liquid crystal of micro-thermal device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki F. Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice O. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b709317a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175607v1</w:t>
+                <w:t xml:space="preserve">hal-00264795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of anisotropic quenched disorder effects on a smectic liquid crystal confined in porous silicon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011707⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013379v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence of anisotropic quenched disorder effects on a smectic liquid crystal confined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Loverdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (1), pp.011707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interfacial structure of an H-bonding liquid confined into silica nanopore with surface silanols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 317 (2-3), pp.236-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8509,1928 +8643,1928 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Li-BN intercalation compound by polymerization and high temperature treatment of NH3BH3 and Li amide (VIRTUAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Miyakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Ceramic Society of Japan, Tokyo University of Science,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Li-BN intercalation compound by ball-milling polymerization and high temperature treatment of NH3BH3 and Li amide (VIRTUAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Miyakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Science Division, Ceramic society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Zunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organoclays peuvent-ils jouer le double rôle de barrière étanche et de rétention pour les contaminants pharmaceutiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles (GFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01519652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can organoclays be efficient as geochemical barriers for the retention of pharmaceuticalS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Clay Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01519679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid crystal mixtures made of nanosheets and nonionic surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Liquid Crystal 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01298102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of diclofenac pharmaceutical product onto clay mineral and organoclay derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edition of Nanotech France 2016 International Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de remédiation à base d’organoclays pour l’adsorption de produits pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01334063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01298137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des barrières géosynthétiques à base d’organoclays : Une véritable étanchéité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01290478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearls defects evidenced by EPMA, EDS and coupled SEM-μ-Raman spectroscopies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2013 - 13th European Worshop on Modern Developments and Applications in Microbeam Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aided photostabilization of trace elements in contamoinated soils and tectonosoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Biochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Ehens, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01285121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Grenoble, France. pp.29-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moréac Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10440,392 +10574,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressed by hydrogel? Physiological response of yeast cells embedded in thermoresponsive Pluronic F127: a prerequisite for bioreactor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Zunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and origin of clays in the Bou Arhous (Morocco) non-sulfide Zn ore deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. , EG5, pp.EG5 - NONSULPHIDE ZN-PB ORES, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01384979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10835,175 +10969,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-in-SEM studies of inorganic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Douthwaite, Simon Duckett, Jack Yarwood. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopic Properties of Inorganic and Organometallic Compounds : Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.79-116, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781782621485-00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11013,114 +11147,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés d'un cristal liquide (8CB) confiné dans des nanopores unidirectionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Rennes 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00264429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11188,51 +11322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE923D4D"/>
+    <w:nsid w:val="5001F02E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11419,51 +11553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-guegan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8152-6826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114654271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1553-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Cheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Nemeckova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Bonetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Esteves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gleuher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/739/1/012024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ohkubo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Okamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kawamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Deguchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b07276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Gujel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bandeira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perondi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24781" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03393" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sueyoshi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anraku" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yamamoto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miyamoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC08948D" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrarini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Marco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2015.02.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa N. Carli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales S. Daitx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina S. Crespo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4781" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/017328F6170DF24A7F526E6E5E923BDBC7B41E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017005v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar I. Esteves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.R. Baumvol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.D. Sierra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2012.702184" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00874712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52337c" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rjore Antunes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N. Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.03.062" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00585270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.02.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730921v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O Butenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Kapustina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kapustin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kracvenko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Gromilov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476611020284" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545035v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1039267" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Yamamoto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Miyakawa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857095v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Miyamoto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-guegan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8152-6826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114654271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1553-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584219v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;t&#8217;astn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bezdicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Tolasz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05876" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Cheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Nemeckova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Bonetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Esteves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gleuher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/739/1/012024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ohkubo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Okamoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kawamura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Deguchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b07276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Gujel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bandeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perondi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24781" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0363" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03393" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sueyoshi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anraku" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yamamoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miyamoto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC08948D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrarini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Marco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2015.02.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa N. Carli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales S. Daitx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina S. Crespo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4781" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/017328F6170DF24A7F526E6E5E923BDBC7B41E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar I. Esteves" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.R. Baumvol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.D. Sierra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2012.702184" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00874712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52337c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rjore Antunes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N. Fernandes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.03.062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730921v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O Butenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Kapustina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kapustin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kracvenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Gromilov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476611020284" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00585270v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.02.035" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545035v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1039267" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857054v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Yamamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Miyakawa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857095v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298102v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Miyamoto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>