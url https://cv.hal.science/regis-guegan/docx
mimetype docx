--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -363,5649 +363,5649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene Oxide Sheets Decorated with Octahedral Molybdenum Cluster Complexes for Enhanced Photoinactivation of Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Versatile Graphene Oxide and Its Organo-Modified Analogs for the Removal of Pharmaceutical Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Emilie Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxue Cheng</w:t>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Huang</w:t>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Nemeckova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (35), pp.14243-14251. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (10), pp.1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma19101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196513v1</w:t>
+                <w:t xml:space="preserve">hal-05616359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Silver Doped Hydroxyapatite Thin Films for Biomedical Applications</w:t>
+                <w:t xml:space="preserve">Graphene Oxide Sheets Decorated with Octahedral Molybdenum Cluster Complexes for Enhanced Photoinactivation of Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Iconaru</w:t>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Predoi</w:t>
+                <w:t xml:space="preserve">Xiaoxue Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ciobanu</w:t>
+                <w:t xml:space="preserve">Xiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Zuzana Nemeckova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (35), pp.14243-14251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings12030341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03599741v1</w:t>
+                <w:t xml:space="preserve">hal-04196513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal imaging of biomarkers at a single-cell resolution: quantifying 'living' in 3D-printable engineered living material based on Pluronic F-127 and yeast Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Development of Silver Doped Hydroxyapatite Thin Films for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Žunar</w:t>
+                <w:t xml:space="preserve">Simona Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiga Ito</w:t>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mosrin</w:t>
+                <w:t xml:space="preserve">Carmen Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40824-022-00337-8⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926884v1</w:t>
+                <w:t xml:space="preserve">insu-03599741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Confocal imaging of biomarkers at a single-cell resolution: quantifying 'living' in 3D-printable engineered living material based on Pluronic F-127 and yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Žunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taiga Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40824-022-00337-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02931496v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and use of a lignin sample extracted from Eucalyptus grandis sawdust for the removal of methylene blue dye</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matheus Poletto</w:t>
+                <w:t xml:space="preserve">Performance evaluation of organoclays for the amoxicillin retention in a dynamic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis R Bonetto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.155⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 406, pp.126859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03088351v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02931496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of methylene blue from aqueous solutions using a solid residue of the apple juice industry: full factorial design, equilibrium, thermodynamics and kinetics aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.R. Bonetto</w:t>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Crespo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">V.I. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giovanela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1224, pp.129296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02945176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning down the environmental interests of organoclays for emerging pollutants: Pharmaceuticals in presence of electrolytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Characterization and use of a lignin sample extracted from Eucalyptus grandis sawdust for the removal of methylene blue dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+                <w:t xml:space="preserve">Fabrício Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Gleuher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matheus Poletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis R Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordana Bortoluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124730⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.375-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02288741v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03088351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Diclofenac Pharmaceutical onto a Cationic Organoclay and an Untreated Montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 739, pp.012024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/739/1/012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02481019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a clay mineral and its nonionic and cationic organoclay derivatives for the removal of pharmaceuticals from rural wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 259, 127480 (7 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02885775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florie Miard</w:t>
+                <w:t xml:space="preserve">Tuning down the environmental interests of organoclays for emerging pollutants: Pharmaceuticals in presence of electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Le Gleuher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, 124730 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01930703v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02288741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02164418v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01930703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antibacterial Activity of Zinc-Doped Hydroxyapatite Colloids and Dispersion Stability Using Ultrasounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9040515⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02088572v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02164418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoclay applications and limits in the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Antibacterial Activity of Zinc-Doped Hydroxyapatite Colloids and Dispersion Stability Using Ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.004⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894907v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02088572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Organoclay applications and limits in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01914763v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (8), pp.1350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01856087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Basil and Lavender Essential Oils Adsorbed on the Surface of Hydroxyapatite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of vulcanization nanoactivators with low zinc content: characterization of zinc oxides, cure, physico-mechanical properties, Zn 2+ release in water and cytotoxic effect of EPDM compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florica Barbuceanu</w:t>
+                <w:t xml:space="preserve">A. A Gujel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050652⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (10), pp.1800-1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.24781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01775017v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01708793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Cs Adsorption on Montmorillonite Clay from 133 Cs Solid-state NMR and Density Functional Theory Calculations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenzo Deguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b07276⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914563v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of vulcanization nanoactivators with low zinc content: characterization of zinc oxides, cure, physico-mechanical properties, Zn 2+ release in water and cytotoxic effect of EPDM compositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Menti</w:t>
+                <w:t xml:space="preserve">Properties of Basil and Lavender Essential Oils Adsorbed on the Surface of Hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Perondi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Andreea Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florica Barbuceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.24781⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01708793v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01775017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights into the Cs Adsorption on Montmorillonite Clay from 133 Cs Solid-state NMR and Density Functional Theory Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ni</w:t>
+                <w:t xml:space="preserve">Takahiro Ohkubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Bonjour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Takuya Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyuki Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzo Deguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.9326-9337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b07276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662903v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Association of Antibiotics with a Clay Mineral and Organoclay Derivatives as a Control of Their Lifetimes in the Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Beuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Costescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01923127v1</w:t>
+                <w:t xml:space="preserve">insu-01914763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Competitive Association of Antibiotics with a Clay Mineral and Organoclay Derivatives as a Control of Their Lifetimes in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), pp.15332 - 15342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01609051v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gaboyer</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of Nonionic Surfactant Aggregates in Layered Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bohmeier</w:t>
+                <w:t xml:space="preserve">Makoto Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schwendner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvian Cadars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (38), pp.9759 - 9771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01583121v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01609051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schwendner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/1269319⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 ( 8775), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01503022v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01583121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1269319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/1269319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01503022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01505079v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01365227v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01505079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of a Nonionic Surfactant Membrane Within a Montmorillonite as a New Way to Prepare Organoclay Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01371830v1</w:t>
+                <w:t xml:space="preserve">insu-01365227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+                <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Constanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Silvia Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, pp.399 - 10. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Article ID 3941501, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01414519v1</w:t>
+                <w:t xml:space="preserve">insu-01294590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Coupled Organoclay/Micelle Action for the Adsorption of Diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (18), pp.10209-10215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01294590v1</w:t>
+                <w:t xml:space="preserve">insu-01371803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01298757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (4), pp.467-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01239887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Organoclay/Micelle Action for the Adsorption of Diclofenac</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Confinement of a Nonionic Surfactant Membrane Within a Montmorillonite as a New Way to Prepare Organoclay Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.1324-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01371803v1</w:t>
+                <w:t xml:space="preserve">insu-01371830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich organization of non-ionic surfactant liquid crystalline phases as induced by large inorganic K4Nb6O17 nanosheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.1594-1597. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.399 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC08948D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01237520v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01414519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sandwich organization of non-ionic surfactant liquid crystalline phases as induced by large inorganic K4Nb6O17 nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Valdès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Sueyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anraku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.1594-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC08948D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01265816v1</w:t>
+                <w:t xml:space="preserve">insu-01237520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Monnin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01342278v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01265816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01363294v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01342278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of methyl violet 2B dye from aqueous solution using a magnetic composite as an adsorbent</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Bartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.681-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01130235v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01363294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Giovanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Warmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 437, pp.71 - 79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01088187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopolymer nanocomposites based on poly(hydroxybutyrate-co-hydroxyvalerate) reinforced by a nonionic organoclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa N. Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales S. Daitx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Giovanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina S. Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (2), pp.235-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pi.4781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01016483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Removal of methyl violet 2B dye from aqueous solution using a magnetic composite as an adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01163181v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01130235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic investigation and in vitro biocompatibility studies on mesoporous europium doped hydroxyapatite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 453, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11532-014-0554-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01017548v1</w:t>
+                <w:t xml:space="preserve">insu-01163181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA and lysozyme adsorption on homoionic montmorillonite: Influence of the interlayer cation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic investigation and in vitro biocompatibility studies on mesoporous europium doped hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Cristina L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+                <w:t xml:space="preserve">Miruna Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+                <w:t xml:space="preserve">Anca Dinischiotu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.396-402. </w:t>
+              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (10), pp.1032-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s11532-014-0554-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01017005v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01017548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic amendments on the mobility of trace elements in phytoremediated techno-soils: role of the humic substances</w:t>
+                <w:t xml:space="preserve">BSA and lysozyme adsorption on homoionic montmorillonite: Influence of the interlayer cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Hattab</w:t>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2959-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.396-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01019304v1</w:t>
+                <w:t xml:space="preserve">insu-01017005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Brazilian Peat Samples by Applying a Multi-Method Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of organic amendments on the mobility of trace elements in phytoremediated techno-soils: role of the humic substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I.J.R. Baumvol</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M.D. Sierra</w:t>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (3), pp.201-210. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (17), pp.10470-10480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00387010.2012.702184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2959-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00751322v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01019304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (11), </w:t>
@@ -6037,2603 +6037,2737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Orientation and Stability of Lysozyme Confined in layered Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of Brazilian Peat Samples by Applying a Multi-Method Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdemar I. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J.R. Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M.D. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM27880H⟩</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (3), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2012.702184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00779421v2</w:t>
+                <w:t xml:space="preserve">insu-00751322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a non-ionic surfactant onto a clay mineral for the preparation of hybrid layered materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Structure, Orientation and Stability of Lysozyme Confined in layered Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52337c⟩</w:t>
+              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), pp.3188-3196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM27880H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00874712v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of a non-ionic surfactant onto a clay mineral for the preparation of hybrid layered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.10913-10920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52337c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749159v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00874712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of diclofenac sodium from aqueous solution by Isabel grape bagasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márjore Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdemar I. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia N. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 192, pp.114-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.03.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00684443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the structure of MgxAly(OH)z layered double hydroxides during the adsorption of organic compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.E. Kapustin</w:t>
+                <w:t xml:space="preserve">New Insights into the Molecular Structures, Compositions, and Cation Distributions in Synthetic and Natural Montmorillonite Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Cadars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.S. Kracvenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.A. Gromilov</w:t>
+                <w:t xml:space="preserve">Mounesha N Garaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0022476611020284⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.4376-4389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm302549k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00730921v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effects on water structure in membrane lyotropic phases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in the structure of MgxAly(OH)z layered double hydroxides during the adsorption of organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O Butenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Kapustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Kapustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Kracvenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Gromilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.02.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (2), pp.436-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0022476611020284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00585270v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00730921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of a Nonionic Surfactant (C10E3) Bilayer into a Na-Montmorillonite Clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Confinement effects on water structure in membrane lyotropic phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la1039267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 358 (2), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00545035v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00585270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and spectroscopic characterization of humic acids extracted from the bottom sediments of a Brazilian subtropical microbasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giovanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Adametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 981 (1-3), pp.111-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00508976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Intercalation of a Nonionic Surfactant (C10E3) Bilayer into a Na-Montmorillonite Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (24), pp.19175-19180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la1039267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00509194v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00545035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.247-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00414419v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00509194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00421309v1</w:t>
+                <w:t xml:space="preserve">insu-00414419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.502-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271682v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00421309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.867-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040701⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426776v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.78 (Issue 4), pp.040701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513762v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On-chip thermal calibration with 8 CB liquid crystal of micro-thermal device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki F. Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice O. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b709317a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115194v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip thermal calibration with 8 CB liquid crystal of micro-thermal device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hajime Tanaka</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b709317a⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264795v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3-5), pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175607v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of anisotropic quenched disorder effects on a smectic liquid crystal confined in porous silicon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Loverdo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73 (1), pp.011707. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013379v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence of anisotropic quenched disorder effects on a smectic liquid crystal confined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Loverdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (1), pp.011707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interfacial structure of an H-bonding liquid confined into silica nanopore with surface silanols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 317 (2-3), pp.236-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8643,2323 +8777,2323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Li-BN intercalation compound by polymerization and high temperature treatment of NH3BH3 and Li amide (VIRTUAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Miyakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Ceramic Society of Japan, Tokyo University of Science,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Li-BN intercalation compound by ball-milling polymerization and high temperature treatment of NH3BH3 and Li amide (VIRTUAL)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Zunar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Science Division, Ceramic society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857095v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in the bioink: Physiology and energetics of Saccharomyces cerevisiae embedded in polymerized Pluronic F127-DMA, a “smart” thermoresponsive hydrogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Li-BN intercalation compound by ball-milling polymerization and high temperature treatment of NH3BH3 and Li amide (VIRTUAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">Kazuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Masashi Miyakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Zunar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICY15 meets 30ICYGMB, The spirit of Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Vienne, virtual, Austria</w:t>
+              <w:t xml:space="preserve">Basic Science Division, Ceramic society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559939v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organoclays peuvent-ils jouer le double rôle de barrière étanche et de rétention pour les contaminants pharmaceutiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles (GFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01519652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can organoclays be efficient as geochemical barriers for the retention of pharmaceuticalS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Clay Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01519679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid crystal mixtures made of nanosheets and nonionic surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Liquid Crystal 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01298102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of diclofenac pharmaceutical product onto clay mineral and organoclay derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edition of Nanotech France 2016 International Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de remédiation à base d’organoclays pour l’adsorption de produits pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01334063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01298137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des barrières géosynthétiques à base d’organoclays : Une véritable étanchéité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01290478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearls defects evidenced by EPMA, EDS and coupled SEM-μ-Raman spectroscopies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2013 - 13th European Worshop on Modern Developments and Applications in Microbeam Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aided photostabilization of trace elements in contamoinated soils and tectonosoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Biochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Ehens, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01285121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moréac Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022838v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023736v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressed by hydrogel? Physiological response of yeast cells embedded in thermoresponsive Pluronic F127: a prerequisite for bioreactor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Zunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mosrin-Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2021, the 45th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and origin of clays in the Bou Arhous (Morocco) non-sulfide Zn ore deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. , EG5, pp.EG5 - NONSULPHIDE ZN-PB ORES, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01384979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10969,175 +11103,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-in-SEM studies of inorganic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Douthwaite, Simon Duckett, Jack Yarwood. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopic Properties of Inorganic and Organometallic Compounds : Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.79-116, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781782621485-00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11147,114 +11281,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés d'un cristal liquide (8CB) confiné dans des nanopores unidirectionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Rennes 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00264429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11322,51 +11456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5001F02E"/>
+    <w:nsid w:val="E350A00A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11553,51 +11687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-guegan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8152-6826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114654271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1553-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584219v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;t&#8217;astn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bezdicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Tolasz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05876" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Cheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Nemeckova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Bonetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Esteves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gleuher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/739/1/012024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ohkubo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Okamoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kawamura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Deguchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b07276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Gujel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bandeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perondi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24781" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0363" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03393" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sueyoshi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anraku" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yamamoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miyamoto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC08948D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrarini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Marco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2015.02.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa N. Carli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales S. Daitx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina S. Crespo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4781" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/017328F6170DF24A7F526E6E5E923BDBC7B41E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar I. Esteves" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.R. Baumvol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.D. Sierra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2012.702184" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00874712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52337c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rjore Antunes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N. Fernandes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.03.062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730921v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O Butenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Kapustina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kapustin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kracvenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Gromilov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476611020284" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00585270v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.02.035" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545035v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1039267" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857054v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Yamamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Miyakawa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857095v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298102v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Miyamoto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-guegan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8152-6826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114654271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1553-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584219v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;t&#8217;astn&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bezdicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Tolasz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05876" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fragnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19101916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Nemeckova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Ito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-022-00337-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126859" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Bonetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Esteves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/739/1/012024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127480" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gleuher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Gujel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bandeira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perondi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ohkubo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Okamoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kawamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Deguchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b07276" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03393" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0363" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237520v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sueyoshi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anraku" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yamamoto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miyamoto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC08948D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa N. Carli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales S. Daitx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina S. Crespo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4781" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/017328F6170DF24A7F526E6E5E923BDBC7B41E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrarini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Marco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2015.02.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar I. Esteves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.R. Baumvol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.D. Sierra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2012.702184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00874712v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52337c" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rjore Antunes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N. Fernandes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.03.062" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounesha N Garaga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm302549k" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O Butenko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Kapustina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kapustin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kracvenko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Gromilov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476611020284" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00585270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.02.035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545035v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1039267" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264795v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki F. Arata" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O. Morin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709317a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857054v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Yamamoto" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Miyakawa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Zunar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857095v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519652v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519679v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298102v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Miyamoto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290478v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679975v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00264429v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>