--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -239,1216 +239,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of cyclohexane halogenation catalysed by mono- and trinuclear Cu(II) complexes</w:t>
+                <w:t xml:space="preserve">Visible‐Light Photocatalyzed Selective Synthesis of 1,2‐ or 1,3‐Dithianes From Thietanes: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica de Souza</w:t>
+                <w:t xml:space="preserve">Gabriel Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Fernandes</w:t>
+                <w:t xml:space="preserve">Manuel Pedrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreerag Moorkkannur</w:t>
+                <w:t xml:space="preserve">Maria I Lapuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajeev Prabhakar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.139958⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.70125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833782v1</w:t>
+                <w:t xml:space="preserve">hal-05347010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Synthesis of γ-Lactones from the Intermolecular Oxidative Coupling between Malonates and Styrenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lefevre</w:t>
+                <w:t xml:space="preserve">Solvatochromism and Redox Multi‐Switch in a Trinuclear Cobalt(II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c00228⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (45), pp.e202501455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117275v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinged Carboxylate in the Artificial Distal Pocket of an Iron Porphyrin Enhances CO2 Electroreduction at Low Overpotential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of cyclohexane halogenation catalysed by mono- and trinuclear Cu(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot,</w:t>
+                <w:t xml:space="preserve">Monica de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+                <w:t xml:space="preserve">Christiane Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Sreerag Moorkkannur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Prabhakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202500482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1321, pp.139958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.139958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919704v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, X-ray crystal structure, Hirshfeld surface analysis, in vitro biological evaluation, DFT and molecular docking studies of 3,4,5-trimethoxyphenyl α-acetoxymethyl phosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Braia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Guezane Lakoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Hamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ladjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1347, pp.143304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.143304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvatochromism and Redox Multi‐Switch in a Trinuclear Cobalt(II) Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+                <w:t xml:space="preserve">Antonio Maggiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Yangyang Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202501455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224360v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible‐Light Photocatalyzed Selective Synthesis of 1,2‐ or 1,3‐Dithianes From Thietanes: An Experimental and Theoretical Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between the [Fe(CN) 6 ] 3– Complex and Monovalent Group IA A + Ions (A + = H + , Li + , Na + , K + , Rb + , and Cs + ) in A 3 [Fe(CN) 6 ] Model Compounds and Their Influence on the Formation and Properties of CoFe Prussian Blue Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria I Lapuh</w:t>
+                <w:t xml:space="preserve">Grégory Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guillot</w:t>
+                <w:t xml:space="preserve">Tassadit Naït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.70125⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (49), pp.23887-23898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347010v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of cyclohexane halogenation catalysed by mono- and trinuclear Cu(II) complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Hinged Carboxylate in the Artificial Distal Pocket of an Iron Porphyrin Enhances CO2 Electroreduction at Low Overpotential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.139958⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2500482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202500482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521166v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Danos</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of cyclohexane halogenation catalysed by mono- and trinuclear Cu(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreerag Moorkkannur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Prabhakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1321, pp.139958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.139958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399110v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the [Fe(CN) 6 ] 3– Complex and Monovalent Group IA A + Ions (A + = H + , Li + , Na + , K + , Rb + , and Cs + ) in A 3 [Fe(CN) 6 ] Model Compounds and Their Influence on the Formation and Properties of CoFe Prussian Blue Analogues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Synthesis of γ-Lactones from the Intermolecular Oxidative Coupling between Malonates and Styrenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadit Naït</w:t>
+                <w:t xml:space="preserve">Antoine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brisset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (49), pp.23887-23898. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (12), pp.4450-4457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c00228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468898v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Robustness of the Clock Transition in a Mononuclear S = 1 Ni(II) Complex Spin Qubit</w:t>
               </w:r>
@@ -1460,77 +1460,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Tlemsani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147 (6), pp.4685-4688. </w:t>
@@ -1832,64 +1832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tuning of quantum spin–electric coupling in molecular magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail V Vaganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,90 +1966,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of Dactyloquinone A and Spiroetherone A via a Metal‐Hydride Hydrogen Atom Transfer (MHAT) Process and a Quinol–Enedione Rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schoenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Magauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (25), pp.e202505270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2077,1160 +2077,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocene-Mediated Electrochemical Polycyclization of Malonates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+                <w:t xml:space="preserve">Electrochemical Enantioselective Nickel‐Catalyzed Cross‐Coupling of Aldehydes with Aryl Iodides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangjian Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jospin Le Blanc Lele Fosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c02727⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762091v1</w:t>
+                <w:t xml:space="preserve">hal-04731052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective C6‐Arylation of Thieno[3,2‐ c ]pyrazole Heterocycles with Aryl Iodides</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the spin crossover behaviour of a sublimable Fe(II)-qsal complex: from the bulk to a submonolayer on graphene/SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Hakmaoui</w:t>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukil Muppal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satakshi Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400141⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (30), pp.12519-12526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01417k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04833816v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant effect of 2nd sphere interactions on the reductive activation of O2 by non‐heme iron(II) complexes. Application to the electroassisted oxidation of thioanisole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Lyn Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bannerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (11), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rationally Designed Iron(II) Catalyst for C(sp3 )−C(sp2 ) and C(sp3 )−C(sp3 ) Suzuki–Miyaura Cross‐Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donghuang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bezzenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (32), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202408419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the spin crossover behaviour of a sublimable Fe(II)-qsal complex: from the bulk to a submonolayer on graphene/SiO2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferrocene-Mediated Electrochemical Polycyclization of Malonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01417k⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (35), pp.521-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c02727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651234v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Enantioselective Nickel‐Catalyzed Cross‐Coupling of Aldehydes with Aryl Iodides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regioselective C6‐Arylation of Thieno[3,2‐ c ]pyrazole Heterocycles with Aryl Iodides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Ait Lfakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liangjian Hu</w:t>
+                <w:t xml:space="preserve">Badr Jismy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jospin Le Blanc Lele Fosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot,</w:t>
+                <w:t xml:space="preserve">Gérald Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mellah</w:t>
+                <w:t xml:space="preserve">Mohamed Akssira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed El Hakmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366 (12), pp.2749-2757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202403432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04731052v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum-Catalyzed Intramolecular Vinylation of Arenes by Vinyl Cations</w:t>
+                <w:t xml:space="preserve">A Trinuclear Co(II) Complex Based on the Tris-Dioxolene Triphenylene Non-Innocent Bridge: Complementary Redox, Magnetic Behavior and Theoretical Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhua Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gandon</w:t>
+                <w:t xml:space="preserve">Aristide Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yiting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (15), pp.3267-3272. </w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (12), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c00889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry10120102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587150v1</w:t>
+                <w:t xml:space="preserve">hal-05354209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trinuclear Co(II) Complex Based on the Tris-Dioxolene Triphenylene Non-Innocent Bridge: Complementary Redox, Magnetic Behavior and Theoretical Calculations</w:t>
+                <w:t xml:space="preserve">Aluminum-Catalyzed Intramolecular Vinylation of Arenes by Vinyl Cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Colin</w:t>
+                <w:t xml:space="preserve">Wenhua Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiting Wang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (12), pp.102. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (15), pp.3267-3272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry10120102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c00889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354209v1</w:t>
+                <w:t xml:space="preserve">hal-04587150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonocrystallization induced thermally activated delayed fluorescence via distortion of molecular geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maggiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Pander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (22), pp.7943-7955. </w:t>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloée Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3415,77 +3415,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium(II)‐Catalyzed Synthesis of Sulfoximinocyclopentenones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangmeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kolodziej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -3664,680 +3664,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effect of Acetic Acid on the Formation of Fe III (OOH) Species and on the Catalytic Activity of Bioinspired Nonheme Fe II Complexes.</w:t>
+                <w:t xml:space="preserve">Tuning the nuclearity of [Mo2O2S2]2+ -based assemblies by playing with the degree of flexibility of bis-thiosemicarbazone ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Bercy</w:t>
+                <w:t xml:space="preserve">Diana Cebotari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Noël Rebilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Herrero</w:t>
+                <w:t xml:space="preserve">Sergiu Calancea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Maisonneuve</w:t>
+                <w:t xml:space="preserve">Jerôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300236⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (10), pp.3059-3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt03760b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241240v1</w:t>
+                <w:t xml:space="preserve">hal-04046562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and efficient process for the synthesis of 2D carbon nitrides and related materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio‐Inspired Bimetallic Cooperativity Through a Hydrogen Bonding Spacer in CO 2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Chanjuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Semion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39899-5⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202214665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230852v3</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-Tetrazine derivative exhibiting unprecedented polymorphism-dependent emission properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple and efficient process for the synthesis of 2D carbon nitrides and related materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Moreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuna Kim</w:t>
+                <w:t xml:space="preserve">Clément Semion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot,</w:t>
+                <w:t xml:space="preserve">Thomas Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 439, pp.114629. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.15423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39899-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087314v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230852v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the nuclearity of [Mo2O2S2]2+ -based assemblies by playing with the degree of flexibility of bis-thiosemicarbazone ligands</w:t>
+                <w:t xml:space="preserve">s-Tetrazine derivative exhibiting unprecedented polymorphism-dependent emission properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Cebotari</w:t>
+                <w:t xml:space="preserve">Yuna Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiu Calancea</w:t>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Marrot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt03760b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, pp.114629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046562v1</w:t>
+                <w:t xml:space="preserve">hal-04087314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio‐Inspired Bimetallic Cooperativity Through a Hydrogen Bonding Spacer in CO 2 Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial Effect of Acetic Acid on the Formation of Fe III (OOH) Species and on the Catalytic Activity of Bioinspired Nonheme Fe II Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanjuan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Guillot</w:t>
+                <w:t xml:space="preserve">Jean‐Noël Rebilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Hélène Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (8), </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202214665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231635v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidation properties of an acid-resistant cross-bridged cyclen Fe(II) complex. Influence of the rigid donor backbone and protonation on the reactivity</w:t>
               </w:r>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Rebilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,295 +4447,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Total Synthesis of Mavacuran Alkaloids via an Intermo-lecular 1,4-Addition Approach</w:t>
+                <w:t xml:space="preserve">Bioinspired Synthesis of Pulvinic Acids Including Xerocomic Acid and Fluorescence Properties of Bis‐lactone Intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mauger</w:t>
+                <w:t xml:space="preserve">Élodie Pradayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jarret</w:t>
+                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Tap</w:t>
+                <w:t xml:space="preserve">Samuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot,</w:t>
+                <w:t xml:space="preserve">Biraveena Sinniah-Kandiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202302461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202201152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274088v1</w:t>
+                <w:t xml:space="preserve">hal-05114370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Synthesis of Pulvinic Acids Including Xerocomic Acid and Fluorescence Properties of Bis‐lactone Intermediates</w:t>
+                <w:t xml:space="preserve">Collective Total Synthesis of Mavacuran Alkaloids via an Intermo-lecular 1,4-Addition Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Pradayrol</w:t>
+                <w:t xml:space="preserve">Audrey Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
+                <w:t xml:space="preserve">Maxime Jarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Oger</w:t>
+                <w:t xml:space="preserve">Aurélien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biraveena Sinniah-Kandiah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (8), </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202201152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202302461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114370v1</w:t>
+                <w:t xml:space="preserve">hal-04274088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β‐ N ‐heterocyclic cyclobutane carboximides: synthesis through a tandem base‐catalyzed amidation/aza‐Michael addition protocol and facile transformations</w:t>
               </w:r>
@@ -4849,810 +4849,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04453341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tale of Two Complexes: Electro‐Assisted Oxidation of Thioanisole by an “O 2 Activator/Oxidizing Species” Tandem System of Non‐Heme Iron Complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jet-cooled laser spectroscopy and solid-state vibrational circular dichroism of the cyclo-(Tyr-Phe) diketopiperazine dipeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zehnacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1262, pp.133059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.133059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766576v1</w:t>
+                <w:t xml:space="preserve">hal-03736150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to valuable building blocks by regio-and enantioselective ring-opening of itaconic anhydride using lipase catalysis.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Metal Speciation in Low‐Molecular‐Weight Complexes by IMS‐MS: Application to the Detection of Manganese Superoxide Dismutase Mimics in Cell Lysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martha Zoumpoulaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Schanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Quévrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2OB00047D⟩</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202203066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603787v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New promising generation of phosphates α-aminophosphonates : Design, synthesis, in-vitro biological evaluation and computational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Ignaczak</w:t>
+                <w:t xml:space="preserve">Substrate-Dependent Selectivity in Sc(OTf)3-Catalyzed Cyclization of Alkenoic Acids and N-Protected Alkenamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bezzenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131336⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12111481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815145v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Metal Speciation in Low‐Molecular‐Weight Complexes by IMS‐MS: Application to the Detection of Manganese Superoxide Dismutase Mimics in Cell Lysates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New promising generation of phosphates α-aminophosphonates : Design, synthesis, in-vitro biological evaluation and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
+                <w:t xml:space="preserve">Rim Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
+                <w:t xml:space="preserve">Samia Guezane-Lakoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Quévrain</w:t>
+                <w:t xml:space="preserve">Lynda Gali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ignaczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202203066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1247, pp.131336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699781v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled laser spectroscopy and solid-state vibrational circular dichroism of the cyclo-(Tyr-Phe) diketopiperazine dipeptide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Tale of Two Complexes: Electro‐Assisted Oxidation of Thioanisole by an “O 2 Activator/Oxidizing Species” Tandem System of Non‐Heme Iron Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lyn Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Noël Rebilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1262, pp.133059. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.133059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736150v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Dependent Selectivity in Sc(OTf)3-Catalyzed Cyclization of Alkenoic Acids and N-Protected Alkenamides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to valuable building blocks by regio-and enantioselective ring-opening of itaconic anhydride using lipase catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Braia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hailong Zhang</w:t>
+                <w:t xml:space="preserve">Mounia Merabet-Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carlino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.1481. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal12111481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2OB00047D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288344v1</w:t>
+                <w:t xml:space="preserve">hal-03603787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Benzylic C–H Functionalization with Isocyanides</w:t>
               </w:r>
@@ -5690,51 +5690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (11), pp.2125-2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5807,64 +5807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 364 (24), pp.4415-4420. </w:t>
@@ -5915,64 +5915,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereo‐ and Enantioselective Inverse‐Electron‐Demand Diels–Alder Cycloaddition between 2‐Pyrones and Acyclic Enol Ethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,51 +6084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6162,64 +6162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maggiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Three-Vanadium Sandwich Type Polyoxometalates: Structures, Solution Behavior and Redox Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Fa Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,1493 +6424,1493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t>
+                <w:t xml:space="preserve">Sulfoxide‐Controlled Stereoselective Aza‐Piancatelli Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei Yu</w:t>
+                <w:t xml:space="preserve">Lucile Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Trannoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gadan</w:t>
+                <w:t xml:space="preserve">Soufyan Jerhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kolodziej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363 (17), pp.4277-4282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202100848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03112970v1</w:t>
+                <w:t xml:space="preserve">hal-03379917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short synthesis of both enantiomers of 2-aminobicyclo[3.2.0]heptane-2,7-dicarboxylic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Photo- and Redox-Driven Two-Directional Terthiazole-Based Switch: a Combined Experimental and Computational Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Baggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charnay-Pouget</w:t>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Liepvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Eijsberg</w:t>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.152912⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (50), pp.12866-12876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917652v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto Tandem Catalysis: Asymmetric Vinylogous Cycloaddition / Kinetic Resolution Sequence for the Enantioselective Synthesis of Spiro‐Dihydropyranone from Benzylidene Meldrum’s Acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Toffano</w:t>
+                <w:t xml:space="preserve">Enhanced mechano-responsive fluorescence in polydiacetylene thin films through functionalization with tetrazine dyes: photopolymerization, energy transfer and AFM coupled to fluorescence microscopy studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloee Bournaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giang Vo-Thanh</w:t>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363, pp.4452-4458. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (44), pp.25188-25199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202100559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp03458h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304167v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylidene Meldrum's Acids as Platforms for the Vinylogous Synthesis of Dihydropyranones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercepting a transient non-hemic pyridine N-oxide Fe(III) species involved in OAT reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Martzel</w:t>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Thanh Pham Truong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+                <w:t xml:space="preserve">Tanya Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202014489⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (95), pp.12836-12839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc04521k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200519v1</w:t>
+                <w:t xml:space="preserve">hal-03462105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tuning of spin clock transitions in molecular monomers based on nuclear spin-free Ni( ii )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rubín-Osanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rubín-Osanz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Feng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.5123-5133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0SC05856D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-sphere effects on H 2 O 2 activation by non-heme Fe II complexes: role of a phenol group in the [H 2 O 2 ]-dependent accumulation of Fe IV O vs. Fe III OOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Rebilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Inceoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (47), pp.15691-15699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1SC03303D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly stereoselective aldol reactions by Memory of Chirality: synthesis of quaternary beta-hydroxy alpha-amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Roupnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Roupnel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baby Viswambharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.202100127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfoxide‐Controlled Stereoselective Aza‐Piancatelli Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Marin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kolodziej</w:t>
+                <w:t xml:space="preserve">Sophie Gadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202100848⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379917v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03112970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced mechano-responsive fluorescence in polydiacetylene thin films through functionalization with tetrazine dyes: photopolymerization, energy transfer and AFM coupled to fluorescence microscopy studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkylidene Meldrum's Acids as Platforms for the Vinylogous Synthesis of Dihydropyranones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Polacchi</w:t>
+                <w:t xml:space="preserve">Cong Thanh Pham Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp03458h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.11110-11114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202014489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456745v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photo- and Redox-Driven Two-Directional Terthiazole-Based Switch: a Combined Experimental and Computational Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A short synthesis of both enantiomers of 2-aminobicyclo[3.2.0]heptane-2,7-dicarboxylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charnay-Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolò Baggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Léaustic</w:t>
+                <w:t xml:space="preserve">Matthieu Le Liepvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Groni</w:t>
+                <w:t xml:space="preserve">Hendrik Eijsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Jean Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (50), pp.12866-12876. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.152912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202101945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.152912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429409v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercepting a transient non-hemic pyridine N-oxide Fe(III) species involved in OAT reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auto Tandem Catalysis: Asymmetric Vinylogous Cycloaddition / Kinetic Resolution Sequence for the Enantioselective Synthesis of Spiro‐Dihydropyranone from Benzylidene Meldrum’s Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloee Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Vo-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (95), pp.12836-12839. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363, pp.4452-4458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cc04521k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202100559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462105v1</w:t>
+                <w:t xml:space="preserve">hal-03304167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Seco iso -Secologanin Aglycone Analogue of Interest toward Secoiridoids and Monoterpene Indole Alkaloids</w:t>
               </w:r>
@@ -7922,64 +7922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 86 (13), pp.9244-9252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8147,103 +8147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercepting a Transient Pyridine N-Oxide Fe(III) Species in Catalytic Oxygen Atom Transfer Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Inceoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (95), pp.12836-12839. </w:t>
@@ -8543,1212 +8543,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Pander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">Oleh Vybornyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marharyta Vasylieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103617v2</w:t>
+                <w:t xml:space="preserve">hal-03024473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired symmetrical and unsymmetrical diiron complexes for selective oxidation catalysis with hydrogen peroxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Trehoux</w:t>
+                <w:t xml:space="preserve">Exploring the Limits of π‐Acid Catalysis Using Strongly Electrophilic Main Group Metal Complexes: The Case of Zinc and Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Djurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt03308a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (56), pp.12831-12838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087311v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Dearomative Dihydroxylation and Hydroxycyclization of Indoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ju Wu</w:t>
+                <w:t xml:space="preserve">Formation of Tetrahydrothiophenes via a Thia-Paternò–Büchi-Initiated Domino Photochemical Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Scherrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aitken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000158⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (21), pp.8522-8527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960497v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism of pyrene-derived amidophosphonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover Feature: Spectroscopic Characterisation of a Bio‐Inspired Ni‐Based Proton Reduction Catalyst Bearing a Pentadentate N 2 S 3 Ligand with Improved Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dooshaye Moonshiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+                <w:t xml:space="preserve">Cunming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wrona- Piotrowicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+                <w:t xml:space="preserve">Xiaoyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9PP00457B⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (13), pp.2763-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202000227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022311v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Spectroscopic Characterisation of a Bio‐Inspired Ni‐Based Proton Reduction Catalyst Bearing a Pentadentate N 2 S 3 Ligand with Improved Photocatalytic Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Gotico</w:t>
+                <w:t xml:space="preserve">Mechanical-tuning of the cooperativity of SC particles via the matrix crystallization and related size effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dooshaye Moonshiram</w:t>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunming Liu</w:t>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Radu Tanasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202000227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (21), pp.7067-7078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc00067a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279666v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-tuning of the cooperativity of SC particles via the matrix crystallization and related size effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Dearomative Dihydroxylation and Hydroxycyclization of Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc00067a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362 (8), pp.1712-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268406v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marharyta Vasylieva</w:t>
+                <w:t xml:space="preserve">Mechanofluorochromism of pyrene-derived amidophosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wrona- Piotrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PP00457B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024473v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Limits of π‐Acid Catalysis Using Strongly Electrophilic Main Group Metal Complexes: The Case of Zinc and Aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspired symmetrical and unsymmetrical diiron complexes for selective oxidation catalysis with hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Trehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxin Tian</w:t>
+                <w:t xml:space="preserve">Martin Clémancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vayer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Jean-Marc Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001376⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (46), pp.16657-16661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt03308a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097839v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Tetrahydrothiophenes via a Thia-Paternò–Büchi-Initiated Domino Photochemical Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Kassir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Scherrmann</w:t>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aitken</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (21), pp.8522-8527. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750910v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the g -tensors of perchlorotriphenylmethyl and Finland-type trityl radicals</w:t>
               </w:r>
@@ -10054,51 +10054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (3), pp.1134-1138. </w:t>
@@ -10136,103 +10136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atropisomeric Hydrogen Bonding Control for CO 2 Binding and Enhancement of Electrocatalytic Reduction at Iron Porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Roupnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -10270,51 +10270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Relaxation Studies on Trigonal Bipyramidal Cobalt(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,51 +10322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi‐ting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng‐lei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.391-397. </w:t>
@@ -10398,1727 +10398,1727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lewis Acid/Hexafluoroisopropanol: A Promoter System for Selective ortho-C-Alkylation of Anilines with Deactivated Styrene Derivatives and Unactivated Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynab Imani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">Guillaume Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (18), pp.10794-10802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917912v1</w:t>
+                <w:t xml:space="preserve">hal-02961178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical synthesis of 3a-bromofuranoindolines and 3a-bromopyrroloindolines mediated by MgBr 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+                <w:t xml:space="preserve">Formal [8+3]-Annulation between Azaoxyallyl Cations and Tropones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC09276E⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (04), pp.553-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1690745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960483v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal [8+3]-Annulation between Azaoxyallyl Cations and Tropones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Force</w:t>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pérot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gandon</w:t>
+                <w:t xml:space="preserve">Valerie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leboeuf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (04), pp.553-564. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.9191-9197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1690745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919117v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel One-Pot Access to Diastereoisomeric Tertiary Phospholanes Oxides by Using Enantiomerically Pure Phospholane Oxides Under Catalyst-Free Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Aribi‐zouioueche</w:t>
+                <w:t xml:space="preserve">Electrochemical synthesis of 3a-bromofuranoindolines and 3a-bromopyrroloindolines mediated by MgBr 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201903760⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (11), pp.1713-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC09276E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019308v1</w:t>
+                <w:t xml:space="preserve">hal-02960483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Acid/Hexafluoroisopropanol: A Promoter System for Selective ortho-C-Alkylation of Anilines with Deactivated Styrene Derivatives and Unactivated Alkenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel One-Pot Access to Diastereoisomeric Tertiary Phospholanes Oxides by Using Enantiomerically Pure Phospholane Oxides Under Catalyst-Free Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Guezane Lakoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aribi‐zouioueche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (18), pp.10794-10802. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.379-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.201903760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961178v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Synthesis of 1,2-Benzo[ e ]thiazine and Benzo[ d ]thiazole Analogues Containing a S -Trifluoromethyl Sulfoximine Group: Preparation and New Properties of the Adachi Reagent</w:t>
+                <w:t xml:space="preserve">Selective Formation of an FeIV O or an FeIII OOH Intermediate From Iron(II) and H2 O2 : Controlled Heterolytic versus Homolytic Oxygen-Oxygen Bond Cleavage by the Second Coordination Sphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">M. Qadri E. Mubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00079⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (3), pp.854-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201812724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093608v1</w:t>
+                <w:t xml:space="preserve">hal-02121700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Characterization of Bio-inspired Ni-based Proton Reduction Catalyst Bearing Pentadentate N2S3 Ligand with Improved Photocatalytic Activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C 1 -symmetric β-Diketiminatoiron(II) Complexes for Hydroamination of Primary Alkenylamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201904934⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (4), pp.714-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379389v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-responsive circularly polarized luminescence of organic solid-state chiral emitters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shouhei Katao</w:t>
+                <w:t xml:space="preserve">Synthesis of 3,3-Spirocyclic 2-Phosphonoindolines via a Dearomative Addition of Phosphonyl Radicals to Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Ryzhakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Baltaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc04026e⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (13), pp.4986-4990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276773v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Sphere Biomimetic Multipoint Hydrogen-Bonding Patterns to Boost CO2 Reduction of Iron Porphyrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Non‐Heme Fe II Diastereomeric Complexes Bearing a Hexadentate Ligand: Unexpected Consequences for the Spin State and Catalytic Oxidation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Sénéchal‐david</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ségaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐noël Rebilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201814339⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (53), pp.12405-12411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050269v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 1 -symmetric β-Diketiminatoiron(II) Complexes for Hydroamination of Primary Alkenylamines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lepori</w:t>
+                <w:t xml:space="preserve">Second-Sphere Biomimetic Multipoint Hydrogen-Bonding Patterns to Boost CO2 Reduction of Iron Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sircoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 361 (4), pp.714-719. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (14), pp.4504-4509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201814339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391877v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Formation of an FeIV O or an FeIII OOH Intermediate From Iron(II) and H2 O2 : Controlled Heterolytic versus Homolytic Oxygen-Oxygen Bond Cleavage by the Second Coordination Sphere.</w:t>
+                <w:t xml:space="preserve">Mechano-responsive circularly polarized luminescence of organic solid-state chiral emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+                <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Qadri E. Mubarak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot,</w:t>
+                <w:t xml:space="preserve">Ramarani Sethy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201812724⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.843-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc04026e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121700v1</w:t>
+                <w:t xml:space="preserve">hal-02276773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3,3-Spirocyclic 2-Phosphonoindolines via a Dearomative Addition of Phosphonyl Radicals to Indoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Baltaze</w:t>
+                <w:t xml:space="preserve">Divergent Synthesis of 1,2-Benzo[ e ]thiazine and Benzo[ d ]thiazole Analogues Containing a S -Trifluoromethyl Sulfoximine Group: Preparation and New Properties of the Adachi Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Vo-Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (7), pp.4086-4094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322542v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐Heme Fe II Diastereomeric Complexes Bearing a Hexadentate Ligand: Unexpected Consequences for the Spin State and Catalytic Oxidation Properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐noël Rebilly</w:t>
+                <w:t xml:space="preserve">Spectroscopic Characterization of Bio-inspired Ni-based Proton Reduction Catalyst Bearing Pentadentate N2S3 Ligand with Improved Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine dos Santos</w:t>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dooshaye Moonshiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (53), pp.12405-12411. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201902423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201904934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292399v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Functionalized Naphthalenophanes with Abasic Sites in DNA: DNA Cleavage, DNA Cleavage Inhibition, and Formation of Ligand-DNA Adducts</w:t>
               </w:r>
@@ -12228,827 +12228,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Medium-Sized Carbocycles by Gallium-Catalyzed Tandem Carbonyl–Olefin Metathesis/Transfer Hydrogenation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational circular dichroism as a probe of solid‐state organisation of derivatives of cyclic β‐amino acids: Cis ‐ and trans ‐2‐aminocyclobutane‐1‐carboxylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhilong Li</w:t>
+                <w:t xml:space="preserve">Valérie Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Pérez-Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Baltaze</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b03240⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.547-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331912v1</w:t>
+                <w:t xml:space="preserve">hal-02347980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cationic bis(acylhydrazones) as modulators of Epstein–Barr virus immune evasion acting through disruption of interaction between nucleolin and G-quadruplexes of EBNA1 mRNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia Quillévéré</w:t>
+                <w:t xml:space="preserve">A Reversible Electron Relay to Exclude Sacrificial Electron Donors in the Photocatalytic Oxygen Atom Transfer Reaction with O2 in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Loaëc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hang Kang</w:t>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.05.042⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201907337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344559v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxylation of Aromatics by H 2 O 2 Catalyzed by Mononuclear Non‐heme Iron Complexes: Role of Triazole Hemilability in Substrate‐Induced Bifurcation of the H 2 O 2 Activation Mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Dearomative 2,3-Difunctionalization of Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchao Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903239⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (7), pp.2832-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b13371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938169v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational circular dichroism as a probe of solid‐state organisation of derivatives of cyclic β‐amino acids: Cis ‐ and trans ‐2‐aminocyclobutane‐1‐carboxylic acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariel Pérez-Mellor</w:t>
+                <w:t xml:space="preserve">Synthesis of Medium-Sized Carbocycles by Gallium-Catalyzed Tandem Carbonyl–Olefin Metathesis/Transfer Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Djurovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Baltaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23083⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (19), pp.8132-8137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b03240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347980v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Dearomative 2,3-Difunctionalization of Indoles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydroxylation of Aromatics by H 2 O 2 Catalyzed by Mononuclear Non‐heme Iron Complexes: Role of Triazole Hemilability in Substrate‐Induced Bifurcation of the H 2 O 2 Activation Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐noël Rebilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachem Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Sénéchal‐david</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b13371⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.659-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322510v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reversible Electron Relay to Exclude Sacrificial Electron Donors in the Photocatalytic Oxygen Atom Transfer Reaction with O2 in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Novel cationic bis(acylhydrazones) as modulators of Epstein–Barr virus immune evasion acting through disruption of interaction between nucleolin and G-quadruplexes of EBNA1 mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Reznichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Nadège Loaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Banse</w:t>
+                <w:t xml:space="preserve">Hang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.13-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201907337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301619v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base-controlled mechanistic divergence between iron(IV)-oxo and iron(III)-hydroperoxo in the H2O2 activation by a nonheme iron(II) complex</w:t>
               </w:r>
@@ -13060,51 +13060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chinaux-Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,90 +13181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing accessible heptazine chemistry: 2,5,8-tris(3,5-diethyl-pyrazolyl)-heptazine, a new highly soluble heptazine derivative with exchangeable groups, and examples of newly derived heptazines and their physical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (21), pp.5513-5518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13298,103 +13298,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photooxygenation of 2-propargylfurans: a path to structurally diverse nitrogen-containing 5-membered rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (38), pp.5443-5446. </w:t>
@@ -13566,77 +13566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and spin delocalization in a switchable trinuclear triphenylene trisemiquinone bridged Ni3 complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13828,1342 +13828,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bis-Binuclear NiII Complex with Easy and Hard Axes of Magnetization: Complementary Experimental and Theoretical Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dearomative Diallylation of N -Acylindoles Mediated by FeCl 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima El-Khatib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maurici López-Jordà</w:t>
+                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700977⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.1845-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722959v1</w:t>
+                <w:t xml:space="preserve">hal-02348801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Computational Mechanistic Studies of the β‐Diketiminatoiron(II)‐Catalysed Hydroamination of Primary Aminoalkenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Well-Defined β-Diketiminatocobalt(II) Complexes for Alkene Cyclohydroamination of Primary Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gómez-Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bernoud</w:t>
+                <w:t xml:space="preserve">Allissa Ouharzoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Tobisch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agusti Lledós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (3), pp.835-844. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.4446-4451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201804681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391871v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Iodosuccinimide-Mediated Oxidative Coupling of Indoles and Phenols: A Synthetic Study toward the Benzofuroindoline Moiety of Bipleiophylline</w:t>
+                <w:t xml:space="preserve">Triphenylamine-Thienothiophene Organic Charge-Transport Molecular Materials: Effect of Substitution Pattern on their Thermal, Photoelectrochemical, and Photovoltaic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Denizot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gjergji Sini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1592002⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.1302-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201701790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348825v1</w:t>
+                <w:t xml:space="preserve">hal-03469556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined β-Diketiminatocobalt(II) Complexes for Alkene Cyclohydroamination of Primary Amines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Allissa Ouharzoune</w:t>
+                <w:t xml:space="preserve">Synthesis of Cyclopenta[ b ]piperazinones via an Azaoxyallyl Cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agusti Lledós</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (23), pp.7405-7409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391919v1</w:t>
+                <w:t xml:space="preserve">hal-01999496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearomative Diallylation of N -Acylindoles Mediated by FeCl 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
+                <w:t xml:space="preserve">Diastereoselective Synthesis of an Advanced Intermediate of Thapsigargin and Other 6,12-Guaianolides Using a RCEYM Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunakar Reddy Bonepally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jeuken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (7), pp.1845-1848. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.2176-2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02348801v1</w:t>
+                <w:t xml:space="preserve">hal-04833653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triphenylamine-Thienothiophene Organic Charge-Transport Molecular Materials: Effect of Substitution Pattern on their Thermal, Photoelectrochemical, and Photovoltaic Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gjergji Sini</w:t>
+                <w:t xml:space="preserve">Selective Formation of an Fe IV O or an Fe III OOH Intermediate From Iron(II) and H 2 O 2 : Controlled Heterolytic versus Homolytic Oxygen–Oxygen Bond Cleavage by the Second Coordination Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Qadri E. Mubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201701790⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.854-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201812724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469556v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Synthesis of an Advanced Intermediate of Thapsigargin and Other 6,12-Guaianolides Using a RCEYM Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of Cyclobutene Acetals and Tricyclic Oxetanes through Photochemical Tandem and Cascade Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Eijsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Jouanneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Angelo Frongia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00456⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (22), pp.6702-6706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201803571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833653v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Cyclopenta[ b ]piperazinones via an Azaoxyallyl Cation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marin</w:t>
+                <w:t xml:space="preserve">A Bis-Binuclear NiII Complex with Easy and Hard Axes of Magnetization: Complementary Experimental and Theoretical Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El-Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurici López-Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03103⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3-4), pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999496v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Cyclobutene Acetals and Tricyclic Oxetanes through Photochemical Tandem and Cascade Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Computational Mechanistic Studies of the β‐Diketiminatoiron(II)‐Catalysed Hydroamination of Primary Aminoalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buendia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sven Tobisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201803571⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.835-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336159v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Formation of an Fe IV O or an Fe III OOH Intermediate From Iron(II) and H 2 O 2 : Controlled Heterolytic versus Homolytic Oxygen–Oxygen Bond Cleavage by the Second Coordination Sphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Herrero</w:t>
+                <w:t xml:space="preserve">N-Iodosuccinimide-Mediated Oxidative Coupling of Indoles and Phenols: A Synthetic Study toward the Benzofuroindoline Moiety of Bipleiophylline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201812724⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (24), pp.4823-4828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1592002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549665v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Cyclic β,γ-Diamino Acids from Glutamic Acid: Synthesis of Both Diastereomers and Unexpected Kinetic Resolution</w:t>
               </w:r>
@@ -15335,51 +15335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Luridiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Frongia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (23), pp.7699-7702. </w:t>
@@ -15456,51 +15456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinita Ambike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Policar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15564,77 +15564,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Origins of Mechanically Induced Fluorescence Changes in Organic Molecular Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Wilbraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Alberga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15685,90 +15685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Diketone derivatives: influence of the chelating group on the photophysical and mechanofluorochromic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (6), pp.822 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15958,64 +15958,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Chararalambidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamal Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelais Trapali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16066,77 +16066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triflic Acid as an Efficient Brønsted Acid Promoter for the Umpolung of N-Ac Indoles in Hydroarylation Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16200,77 +16200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3-Substituted 3-Bromo-1-phenylallenes from Alkynylcycloheptatrienes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16311,1830 +16311,1830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Activation of the Du Bois [Rh ^\textrmII _\textrm2 (Esp) _\textrm2 ] Catalyst for Nitrogen Atom Transfer Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Homoditopic Ligands with an Incrementable Rodlike Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Demay-Drouhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Farran</w:t>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Ducloiset</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (12), pp.562--567. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.131-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.201700138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281873v1</w:t>
+                <w:t xml:space="preserve">hal-02009814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The disentangling of hysteretic spin transition, polymorphism and metastability in bistable thin films formed by sublimation of bis(scorpionate) Fe( II ) molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Dependence of the Ising-type Magnetic Anisotropy and of the Relaxation Time in Mononuclear Trigonal Bipyramidal Co(II) Single Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Iasco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Riviere</w:t>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TC03276E⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.1104-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625120v1</w:t>
+                <w:t xml:space="preserve">hal-01510415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Activity of π‐Acid Catalysts using a 7‐Alkynyl Cycloheptatriene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light-Controlled Release and Uptake of Zinc Ions in Solution by a Photochromic Terthiazole-Based Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (56), pp.13901-13905. </w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.853 - 859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201703817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.201700028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415407v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to silver-NHC complexes from soluble silver species in aqueous or ethanolic ammonia</w:t>
+                <w:t xml:space="preserve">Synthesis of C-Ribosyl-1,2,3-triazolyl Carboxamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Gibard</w:t>
+                <w:t xml:space="preserve">Carmen Solarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Fauché</w:t>
+                <w:t xml:space="preserve">Michaël dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 840, pp.70 - 74. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (09), pp.1993-2002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1588409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655004v1</w:t>
+                <w:t xml:space="preserve">hal-05357570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an NIS-Mediated Oxidative Cyclisation of Phenol-Containing N-Acyltryptamine Precursors towards Phalarine: Synthesis of 4 ',5 '-Dihydrospiro[indole-3,6 '-[1,3]oxazine]s</w:t>
+                <w:t xml:space="preserve">Synthesis of ribavirin 2’-Me-C-nucleoside analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Tomakinian</w:t>
+                <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot,</w:t>
+                <w:t xml:space="preserve">Fanny Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aline Faroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601563⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.755 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255498v1</w:t>
+                <w:t xml:space="preserve">hal-03553300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-catalysed intramolecular addition of β-ketoesters to 1,3-dienes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weizhen Fang</w:t>
+                <w:t xml:space="preserve">Access to silver-NHC complexes from soluble silver species in aqueous or ethanolic ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Fauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bour</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6OB02122K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 840, pp.70 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415398v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Effects through Hydrogen Bonding in a Constrained γ-Peptide Template: From Intraresidue Seven-Membered Rings to a Gel-Forming Sheet Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Brisset</w:t>
+                <w:t xml:space="preserve">Imidazolidine Ring Cleavage upon Complexation with First‐Row Transition Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00494⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (33), pp.3884-3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917615v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazolidine Ring Cleavage upon Complexation with First‐Row Transition Metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pierre Mahy</w:t>
+                <w:t xml:space="preserve">Evaluation of an NIS-Mediated Oxidative Cyclisation of Phenol-Containing N-Acyltryptamine Precursors towards Phalarine: Synthesis of 4 ',5 '-Dihydrospiro[indole-3,6 '-[1,3]oxazine]s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Tomakinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700605⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (19), pp.2757-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549683v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Homoditopic Ligands with an Incrementable Rodlike Backbone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Acid-catalysed intramolecular addition of β-ketoesters to 1,3-dienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weizhen Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bezzenine-Lafollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601081⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.584-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6OB02122K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009814v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Dependence of the Ising-type Magnetic Anisotropy and of the Relaxation Time in Mononuclear Trigonal Bipyramidal Co(II) Single Molecule Magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+                <w:t xml:space="preserve">Conformational Effects through Hydrogen Bonding in a Constrained γ-Peptide Template: From Intraresidue Seven-Membered Rings to a Gel-Forming Sheet Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawraà Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charnay-Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (9), pp.4819-4828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510415v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Controlled Release and Uptake of Zinc Ions in Solution by a Photochromic Terthiazole-Based Ligand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Light-Induced Activation of the Du Bois [Rh ^\textrmII _\textrm2 (Esp) _\textrm2 ] Catalyst for Nitrogen Atom Transfer Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ducloiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201700028⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), pp.562--567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201700138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655157v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of C-Ribosyl-1,2,3-triazolyl Carboxamides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">The disentangling of hysteretic spin transition, polymorphism and metastability in bistable thin films formed by sublimation of bis(scorpionate) Fe( II ) molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Iasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (42), pp.11067-11075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TC03276E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1588409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05357570v1</w:t>
+                <w:t xml:space="preserve">hal-01625120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ribavirin 2’-Me-C-nucleoside analogues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Activity of π‐Acid Catalysts using a 7‐Alkynyl Cycloheptatriene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.755 - 761. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (56), pp.13901-13905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553300v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the electrophilicity of N-Ac indoles with FeCl _\textrm3 : a mechanistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (43), pp.5834--5837. </w:t>
@@ -18185,51 +18185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified biomimetic assembly of voacalgine A and bipleiophylline via divergent oxidative couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18574,51 +18574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Use of Low‐Valent Cationic Gallium(I) Complexes as π‐Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhilong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18708,103 +18708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism, Mechanofluorochromism, and Photophysical Characterization of a Carbonyl Substituted Difluoroboron-β-Diketone Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuyuki Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (29), pp.15897 - 15907. </w:t>
@@ -18842,90 +18842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Magnetic Properties of a Mononuclear Co(II) Single Molecule Magnet and Its Antiferromagnetically Coupled Binuclear Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El-Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurici López-Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18976,103 +18976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Binuclear Ni(II) Complex with Large Ising-type Anisotropy and Weak Anti-Ferromagnetic Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El-Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurici López-Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (17), pp.10655-10663. </w:t>
@@ -19104,996 +19104,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the structural, electrochemical and biological aspects of macroacyclic Cu(II) complexes derived from S-substituted dithiocarbazate schiff bases</w:t>
+                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Lee Low</w:t>
+                <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Maigre</w:t>
+                <w:t xml:space="preserve">Baptiste Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ibrahim M. Tahir</w:t>
+                <w:t xml:space="preserve">Pauline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward R. T. Tiekink</w:t>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.3105 - 3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362850v1</w:t>
+                <w:t xml:space="preserve">cea-01492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of both diastereomers of β,γ-diamino acids from phenylalanine and tryptophan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
+                <w:t xml:space="preserve">Harnessing the Lewis Acidity of HFIP through its Cooperation with a Calcium(II) Salt: Application to the Aza-Piancatelli Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lebøeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-016-2262-8⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (45), pp.16165--16171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460662v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bis-Manganese(II)-DOTA Complex for Pulsed Dipolar Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leandro C. Tabares</w:t>
+                <w:t xml:space="preserve">Unraveling σ and π Effects on Magnetic Anisotropy in cis-NiA4B2 Complexes: Magnetization, HF-HFEPR Studies, First-Principles Calculations, and Orbital Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Malkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke J. Batchelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mazerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (47), pp.16850-16862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600234⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02009815v1</w:t>
+                <w:t xml:space="preserve">hal-01412655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of 3,3-Spiroindolines via FeCl 3 -Mediated Cyclisation of Aryl or Alkene-Containing 3-Substituted N-Ac Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (8), pp.1716-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-01492975v1</w:t>
+                <w:t xml:space="preserve">hal-01509939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Lewis Acidity of HFIP through its Cooperation with a Calcium(II) Salt: Application to the Aza-Piancatelli Reaction</w:t>
+                <w:t xml:space="preserve">New insight into the structural, electrochemical and biological aspects of macroacyclic Cu(II) complexes derived from S-substituted dithiocarbazate schiff bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lebøeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marin</w:t>
+                <w:t xml:space="preserve">May Lee Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Michelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibrahim M. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward R. T. Tiekink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603592⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712359v1</w:t>
+                <w:t xml:space="preserve">hal-01362850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling σ and π Effects on Magnetic Anisotropy in cis-NiA4B2 Complexes: Magnetization, HF-HFEPR Studies, First-Principles Calculations, and Orbital Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Malkin</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of both diastereomers of β,γ-diamino acids from phenylalanine and tryptophan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rogez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mazerat</w:t>
+                <w:t xml:space="preserve">Andrii Stanovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602837⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (9), pp.2237--2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-016-2262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01412655v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3,3-Spiroindolines via FeCl 3 -Mediated Cyclisation of Aryl or Alkene-Containing 3-Substituted N-Ac Indoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
+                <w:t xml:space="preserve">A Bis-Manganese(II)-DOTA Complex for Pulsed Dipolar Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Demay-Drouhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Y. Vincent Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Akhmetzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro C. Tabares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (13), pp.2066-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01509939v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the magnetic coupling and anisotropy at the molecule–magnetic surface interface in molecular spintronic devices</w:t>
               </w:r>
@@ -20213,51 +20213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S -Trifluoromethyl Sulfoximine as a Directing Group in Ortho -Lithiation Reaction toward Structural Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20347,90 +20347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Access to All Four Stereoisomers of Oxetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherif Ragab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charnay-Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20481,51 +20481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic applications of [IPr·GaX 2 ][SbF 6 ] and related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20609,2081 +20609,2081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(Me2-bpy)2(NCSe)2 spin-crossover micro- and nanoparticles showing spin-state switching above 250</w:t>
+                <w:t xml:space="preserve">Gallium(III)- and calcium(II)-catalyzed Meyer-Schuster rearrangements followed by intramolecular aldol condensation or endo-Michael addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Lam Nguyen</w:t>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Guillot</w:t>
+                <w:t xml:space="preserve">B. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Laisney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salma Bedoui</w:t>
+                <w:t xml:space="preserve">S. Bezzenine-Lafollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NJ01257G⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (25), pp.5318-5321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC09514F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324653v1</w:t>
+                <w:t xml:space="preserve">hal-01159025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII(pap-5NO2)2 and FeII(qsal-5NO2)2 Schiff-Base Spin-CrossoverComplexes: A Rare Example with Photomagnetism and Room-Temperature Bistability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivière</w:t>
+                <w:t xml:space="preserve">Dibromoindium( iii ) cations as a π-Lewis acid: characterization of [IPr·InBr 2 ][SbF 6 ] and its catalytic activity towards alkynes and alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Colard-Itté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Meunier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic5027043⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (34), pp.7401-7404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC00740B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133936v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)-ACC]SbF 6 : a structural and functional mimic of ACC-oxidase †</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId747" w:history="1">
+                <w:t xml:space="preserve">Catalytic oxidation of dibenzothiophene and thioanisole by a diiron(III) complex and hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Trehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Avenier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 396, pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258299v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the exchange coupling in binuclear lanthanide(III) complexes and the slow relaxation of the magnetization in the antiferromagnetically coupled Dy2 derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeff W. Kampf</w:t>
+                <w:t xml:space="preserve">Tuning the Ising-type anisotropy in trigonal bipyramidal Co(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sc01029b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (92), pp.16475-16478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC07741A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192827v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium(III)- and calcium(II)-catalyzed Meyer-Schuster rearrangements followed by intramolecular aldol condensation or endo-Michael addition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bezzenine-Lafollée</w:t>
+                <w:t xml:space="preserve">Assessing the exchange coupling in binuclear lanthanide(III) complexes and the slow relaxation of the magnetization in the antiferromagnetically coupled Dy2 derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria E. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff W. Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC09514F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.4148-4159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc01029b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159025v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibromoindium( iii ) cations as a π-Lewis acid: characterization of [IPr·InBr 2 ][SbF 6 ] and its catalytic activity towards alkynes and alkenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bour</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)-ACC]SbF 6 : a structural and functional mimic of ACC-oxidase †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC00740B⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (13), pp.5966-5968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007870v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Ising-type anisotropy in trigonal bipyramidal Co(II) complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Guillot</w:t>
+                <w:t xml:space="preserve">FeII(pap-5NO2)2 and FeII(qsal-5NO2)2 Schiff-Base Spin-CrossoverComplexes: A Rare Example with Photomagnetism and Room-Temperature Bistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC07741A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (4), pp.1791-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic5027043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377581v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic oxidation of dibenzothiophene and thioanisole by a diiron(III) complex and hydrogen peroxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Trehoux</w:t>
+                <w:t xml:space="preserve">Fe(Me2-bpy)2(NCSe)2 spin-crossover micro- and nanoparticles showing spin-state switching above 250</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Lionel Rechignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salma Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 396, pp.40-46. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.1603-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4NJ01257G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05549726v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)ACC]SbF 6 : a structural and functional mimic of ACC-oxidase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Evidence for the Existence of Hexafluoroantimonic(V) Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (16), pp.6066-6069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549722v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence for the Existence of Hexafluoroantimonic(V) Acid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)ACC]SbF 6 : a structural and functional mimic of ACC-oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500334⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (13), pp.5966-5968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149540v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and biological activity of Cu(II), Zn(II) and Re(I) complexes derived from S-benzyldithiocarbazate and 3-acetylcoumarin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Lee Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozita Rosli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (3), pp.553-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10534-015-9831-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazolium Dicarboxylate Based Metal-Organic Frameworks Obtained by Solvo-Ionothermal Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Farger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Farger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Nathalie Parizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.5342-5350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201500825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoanionic dipyrrin-pyridine ligands: Synthesis, structure and photophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducloiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducloiset</w:t>
+                <w:t xml:space="preserve">E. Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.5405 - 5410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201500783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entasis Through Hook-and-Loop Fastening in a Glycoligand with Cumulative Weak Forces Stabilizing Cu(I).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Garcia</w:t>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (3), pp.1141-1146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja510259p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Assessing the exchange coupling in binuclear lanthanide( iii ) complexes and the slow relaxation of the magnetization in the antiferromagnetically coupled Dy 2 derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Y Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria E Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff W Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (8), pp.5087-5087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sc90037a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized S-perfluorinated sulfoximines: Preparation and evaluation in catalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22718,3359 +22718,3359 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 179, pp.179-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2015.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of an Anthracene-Tagged Ruthenium Complex on a 2,4,7-Trinitrofluoren-9-one-Grafted Silica: Efficiency and Recyclability in Olefin Metathesis Reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence modulations of rhenium tricarbonyl complexes induced by structural variations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène C Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403194⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 ((12)), pp.6204-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic5007007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01123909v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic dependence of the single-molecule-magnet behavior of dysprosium(III) complexes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
+                <w:t xml:space="preserve">Auto-click’ functionalization for diversified copper(I) and gold(I) NHCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hesling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic402950j⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.6981-6989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT00429A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978271v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of spirolactonic C-sialosides induced by samarium diiodide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urban</w:t>
+                <w:t xml:space="preserve">[{Cu(IPr)}2(μ-OH)][BF4]: synthesis and halide-free CuAAC catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Beau</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1340067⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.7154-7156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC03346A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958824v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[{Cu(IPr)}2(μ-OH)][BF4]: synthesis and halide-free CuAAC catalysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">β,γ-Diamino acid: an original building block for hybrid α/γ-peptide synthesis with extra hydrogen bond donating group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Stanovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Miclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alezra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC03346A⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (12), pp.2753-2757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-014-1831-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081286v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence modulations of rhenium tricarbonyl complexes induced by structural variations.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and electronic dependence of the single-molecule-magnet behavior of dysprosium(III) complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria E Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 ((12)), pp.6204-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic5007007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.2598-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic402950j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003175v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-click’ functionalization for diversified copper(I) and gold(I) NHCs</w:t>
+                <w:t xml:space="preserve">Synthesis of spirolactonic C-sialosides induced by samarium diiodide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hesling</w:t>
+                <w:t xml:space="preserve">Justine Pezzotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT00429A⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081329v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β,γ-Diamino acid: an original building block for hybrid α/γ-peptide synthesis with extra hydrogen bond donating group.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immobilization of an Anthracene-Tagged Ruthenium Complex on a 2,4,7-Trinitrofluoren-9-one-Grafted Silica: Efficiency and Recyclability in Olefin Metathesis Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassiya Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-014-1831-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (35), pp.7781-7787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064605v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Excited Spin State Trapping effect on [Fe(mepy)3tren](PF6)2 solvated crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">First Isolation of Enantiopure Perfluoroalkylated Sulfilimines and Sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kolodziej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3DT52495G⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (6), pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2014.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876851v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugation of a New Series of Dithiocarbazate Schiff Base Copper(II) Complexes with Vectors Selected to Enhance Antibacterial Activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Lee Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (12), pp.2269-2284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bc5004907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Isolation of Enantiopure Perfluoroalkylated Sulfilimines and Sulfoximines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloée Bournaud</w:t>
+                <w:t xml:space="preserve">Light-Induced Excited Spin State Trapping effect on [Fe(mepy)3tren](PF6)2 solvated crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2014.410⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.1063-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3DT52495G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121417v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, stability, and catalytic activity of fluorine-bridged complexes IPr.GaCl2(µ-F)EFn-1 (EFn- = SbF6-, PF6-, or BF4-)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (2), pp.594-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om4012054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ising-type magnetic anisotropy and single molecule magnet behaviour in mononuclear trigonal bipyramid Co(II) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Batchelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Ruamps</w:t>
+                <w:t xml:space="preserve">Georges Zakhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (9), pp.3418-3424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4SC00984C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tuning of the magnetic relaxation in dysprosium(III) mononuclear complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke J. Batchelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cimatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (32), pp.12146-12149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4dt00846d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new biologically active isothiazolo[4,5-b]carbazole-type tetracyclic derivatives via an indole-2,3-quinodimethane approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo Miambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laronze-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimundo Miambo</w:t>
+                <w:t xml:space="preserve">Ata-Martin Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId869" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Baldeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70 (44), pp.8286-8302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifunctional photoswitch: 6π electrocyclization versus ESIPT and metalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guérin</w:t>
+                <w:t xml:space="preserve">S. Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.12279-12288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201402448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical formation of MnIII-peroxo complexes supported by pentadentate amino pyridine and imidazole ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular structures of the photodimers of 5-phenyluracil and 6-phenyluracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vincent Ching</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Domenick Leto</w:t>
+                <w:t xml:space="preserve">Elisabeth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.2536-2537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888064v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral, conformational and photochemical analyses of photochromic dithienylethene: &amp;lt;i&amp;gt;cis&amp;lt;/i&amp;gt;-1,2-dicyano-1,2-bis(2,4,5-trimethyl-3-thienyl)ethene revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Erko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nakatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.7809-7814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201301143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structures of the photodimers of 5-phenyluracil and 6-phenyluracil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renée Paugam</w:t>
+                <w:t xml:space="preserve">Synthesis, properties, and remarkable 2 D Self-Assembly at the Liquid/Solid interface of a series of triskele-shaped 5,11,17-triazatrinaphthylenes (TrisK).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 ((43)), pp.14654-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201300705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819196v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, properties, and remarkable 2 D Self-Assembly at the Liquid/Solid interface of a series of triskele-shaped 5,11,17-triazatrinaphthylenes (TrisK).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical formation of MnIII-peroxo complexes supported by pentadentate amino pyridine and imidazole ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vincent Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bertrand</w:t>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domenick Leto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201300705⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (50), pp.5696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc41300d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01073591v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click chemistry as a convenient tool for the incorporation of a ruthenium chromophore and a nickel-salen monomer into a visible-light-active assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batchelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herrero</w:t>
+                <w:t xml:space="preserve">A. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sheth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (4), pp.494-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201201161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted Generation of a Dinuclear Iron(III) Peroxo Species and Oxygen‐Atom Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (13), pp.3634-3637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201210020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Ising-type Magnetic Anisotropy in Trigonal Bipyramidal Ni(II) Complexes : Experiment and Theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Batchelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (8), pp.3017-3026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja308146e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterobimetallic Rare Earth–Lithium Complexes with Fewer Than Three Binaphtholates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bezzenine-Lafollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (15), pp.2807-2811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201300201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Distyrylpyridinium Dyes as Red‐Emitting Fluorescent Probes for Quadruplex DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bina Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Xie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric A Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Granzhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (4), pp.1214-1226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201203710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between gallium pyramidalization in L*GaCl3 complexes and the electronic ligand properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El-Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26078,371 +26078,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (19), pp.11493-11502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic401817g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational plasticity of hydrogen bonded bis-urea supramolecular polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brocorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brocorens</w:t>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId932" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrioletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (17), pp.5379-5386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp401915y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained α/γ-peptides: a new stable extended structure in solution without any hydrogen bond and characterized by a four-fold symmetry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francelin Bouillère</w:t>
+                <w:t xml:space="preserve">Chemical activation of a mononuclear non-porphyrinic manganese complex using water as oxygen source for oxygen atom transfer reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Youness El kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae El ghachtouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debby Feytens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+                <w:t xml:space="preserve">Laurianne Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (11), pp.2147-2150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680908v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable stereoselectivity in intramolecular Borono-Mannich reactions: synthesis of conduramines.</w:t>
               </w:r>
@@ -26556,2871 +26547,2880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical activation of a mononuclear non-porphyrinic manganese complex using water as oxygen source for oxygen atom transfer reaction.</w:t>
+                <w:t xml:space="preserve">Double threading through DNA: NMR structural study of a bis-naphthalene macrocycle bound to a thymine–thymine mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Youness El kadiri</w:t>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Granzhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae El ghachtouli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (11), pp.5115 - 5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160192v1</w:t>
+                <w:t xml:space="preserve">hal-01654807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double threading through DNA: NMR structural study of a bis-naphthalene macrocycle bound to a thymine–thymine mismatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced intramolecular charge-transfer dynamics of a red-emitting dicyanovinyl-based triarylamine dye in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jourdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
+                <w:t xml:space="preserve">O. Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (11), pp.5115 - 5128. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 234, pp.27 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2011.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654807v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced intramolecular charge-transfer dynamics of a red-emitting dicyanovinyl-based triarylamine dye in solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Guillot</w:t>
+                <w:t xml:space="preserve">Constrained α/γ-peptides: a new stable extended structure in solution without any hydrogen bond and characterized by a four-fold symmetry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelin Bouillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Buntinx</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debby Feytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2011.12.018⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 ((14)), pp.1982-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc16852a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00686941v1</w:t>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxide Ion versus Chloride and Methoxide as an Exogenous Ligand Reveals the Influence of Hydrogen Bonding with Second-Sphere Coordination Water Molecules in the Electron Transfer Kinetics of Mn Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId881" w:history="1">
+                <w:t xml:space="preserve">Influence of second sphere hydrogen bonding interaction on a manganese( ii )-aquo complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic202480h⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (6), pp.1675-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1dt11858g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888044v1</w:t>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of second sphere hydrogen bonding interaction on a manganese( ii )-aquo complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId881" w:history="1">
+                <w:t xml:space="preserve">Hydroxide Ion versus Chloride and Methoxide as an Exogenous Ligand Reveals the Influence of Hydrogen Bonding with Second-Sphere Coordination Water Molecules in the Electron Transfer Kinetics of Mn Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1dt11858g⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (6), pp.3603-3612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic202480h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888033v1</w:t>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Gallium(III) Halide Complexes: A New Generation of π-Lewis Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El-Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (33), pp.10239-10243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201201202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical-field-induced structural change and charge transfer of lanthanide-salophen complexes assembled on carbon nanotube field effect transistor devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Magadur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zara Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Magadur</w:t>
+                <w:t xml:space="preserve">Evgeny Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.9071-9073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc34134d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular versus Ionic Structures in Adducts of GaX 3 with Monodentate Carbon-Based Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El-Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (1), pp.506-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic302440g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Complexation of a D-Ribose-Based Ligand Decoded by Experimental and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cisnetti.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cisnetti.</w:t>
+                <w:t xml:space="preserve">M. Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desmadril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (20), pp.3308-3319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201200322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Activation of a Mononuclear Non‐Porphyrinic Manganese Complex using Water as Oxygen Source for the Oxygen Atom Transfer Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Youness El Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐france Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (11), pp.2147-2150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201200440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical-field-induced structural change and charge transfer of lanthanide–salophen complexes assembled on carbon nanotube field effect transistor devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Magadur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Magadur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evgeny Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (72), pp.9071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2CC34134D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray and solution structures of Cu(II) GHK and Cu(II) DAHK complexes : influence on their redox properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sayen</w:t>
+                <w:t xml:space="preserve">Implications of remote water molecules on the electron transfer coupled processes at a nonporphyrinic Mn(iii)-hydroxido complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (6), pp.2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ee01078f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720253v1</w:t>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of remote water molecules on the electron transfer coupled processes at a nonporphyrinic Mn(iii)-hydroxido complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+                <w:t xml:space="preserve">X-ray and solution structures of Cu(II) GHK and Cu(II) DAHK complexes : influence on their redox properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.10151-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887954v1</w:t>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipyrrinphenol-Mn(III) complex: synthesis, electrochemistry, spectroscopic characterisation and reactivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Wójcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Copey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Wójcik</w:t>
+                <w:t xml:space="preserve">Florence Szydlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Framery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (36), pp.9090-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1dt10868a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically fluorescent glycoligands to study metal selectivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Oudinet-Sin Marcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 ((22)), pp.11353-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic200897v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of G‐Quadruplex DNA by Triangular Star‐Shaped Compounds: With or Without Side Chains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Granzhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (16), pp.4529-4539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201002810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis by click triazole formation of paclitaxel mimics with simplified core and side-chain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1013" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Beau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (13), pp.1462-1465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.01.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipyrrinphenol–Mn(iii) complex: synthesis, electrochemistry, spectroscopic characterisation and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Wójcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Copey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Wójcik</w:t>
+                <w:t xml:space="preserve">Florence Szydlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Framery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (36), pp.9090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1dt10868a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentanuclear cyanide-bridged complexes based on highly anisotropic Co(II) seven-coordinate building blocks: synthesis, structure, and magnetic behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke J. Batchelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (23), pp.12045-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic201534e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipyrrinphenol-Mn (III) complex : synthesis, electrochemistry, spectroscopic characterisation and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Ghachtouli S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Ghachtouli S</w:t>
+                <w:t xml:space="preserve">L. Copey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wojcik</w:t>
+                <w:t xml:space="preserve">F. Szydlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Framery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40, pp.9090-9093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking gold acetylides in gold(i)-catalyzed cycloisomerization reactions of enynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Simonneau</w:t>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1030" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Karanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1sc00478f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient copper-induced coupling between NH-fluoroalkylated sulfoximines and aryl iodides or bromides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29455,3897 +29455,3897 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (39), pp.7575-7580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2011.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of G-quadruplex DNA by triangular star-shaped compounds: with or without side chains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Granzhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 ((16)), pp.4529-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201002810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars to control ligand shape in metal complexes: conformationally constrained glycoligands with a predetermination of stereochemistry and a structural control.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Maisonneuve</w:t>
+                <w:t xml:space="preserve">p-(Benzyloxy)calix[8]arene synthesis revisited: p-(benzyloxy)calix[4]-, p-(benzyloxy)calix[5]-, p-(benzyloxy)calix[7] and p-(benzyloxy)bis(homooxa)calix[4]arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Npetgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Xie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+                <w:t xml:space="preserve">V. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic1002379⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.6186-6192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200901405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594750v1</w:t>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gallium-Catalyzed Cycloisomerization/Friedel−Crafts Tandem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui-Jing Li</w:t>
+                <w:t xml:space="preserve">Sugars to control ligand shape in metal complexes: conformationally constrained glycoligands with a predetermination of stereochemistry and a structural control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo101709n⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (16), pp.7282-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic1002379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415356v1</w:t>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-(Benzyloxy)calix[8]arene synthesis revisited: p-(benzyloxy)calix[4]-, p-(benzyloxy)calix[5]-, p-(benzyloxy)calix[7] and p-(benzyloxy)bis(homooxa)calix[4]arenes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Gallium-Catalyzed Cycloisomerization/Friedel−Crafts Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourcier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hui-Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200901405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (24), pp.8435-8449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo101709n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00534248v1</w:t>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-Helix folding of cyclobutane beta-amino acid oligomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.3606-3609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol101267u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio- and stereocontrolled palladium-catalyzed allylic substitution on N-acetylneuraminic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. W. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Beau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (12), pp.2280-2294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200901452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUGARS TO CONTROL LIGAND SHAPE IN METAL COMPLEXES : CONFORMATIONALLY CONSTRAINED GLYCOLIGANDS WITH A PREDETERMINATION OF STEREOCHEMISTRY AND A STRUCTURAL CONTROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garcia</w:t>
+                <w:t xml:space="preserve">Xie Ja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1064" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.7282-7288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses, X-ray structures, solid state high-field electron paramagnetic resonance, and density-functional theory investigations on chloro and aqua Mn(II) mononuclear complexes with amino-pyridine pentadentate ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (20), pp.9238-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic800551u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of chloro and aqua Mn(II) mononuclear complexes with amino-pyridine ligands. Comparison of their electrochemical properties with those of Fe(II) counterparts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (24), pp.11783-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic8015172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and X-ray crystal structures of two transition metal complexes based on functionalised 1,5-anhydro-2-deoxy-D-galactitol and methyl 2-deoxy-alpha-D-galactopyranoside.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérisod Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 343 (3), pp.530-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2007.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and X-ray crystal structures of two transition metal complexes based on functionalised 1,5-anhydro-2-deoxy-d-galactitol and methyl 2-deoxy-α-d-galactopyranoside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérisod Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 343 (3), pp.530-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420640v1</w:t>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereocontrol by a Pair of Epimeric Sugar-Derived Ligands of the Coordination Sphere of Copper(II) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId798" w:history="1">
+                <w:t xml:space="preserve">Synthesis and X-ray crystal structures of two transition metal complexes based on functionalised 1,5-anhydro-2-deoxy-d-galactitol and methyl 2-deoxy-α-d-galactopyranoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérisod Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 ((7)), pp.2243-2245</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 343 (3), pp.530-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420725v1</w:t>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and X-ray crystal structures of two transition metal complexes based on functionalised 1,5-anhydro-2-deoxy-d-galactitol and methyl 2-deoxy-α-d-galactopyranoside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId798" w:history="1">
+                <w:t xml:space="preserve">Stereocontrol by a Pair of Epimeric Sugar-Derived Ligands of the Coordination Sphere of Copper(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1076" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérisod Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desmadril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policar Clotilde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 343 (3), pp.530-535</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 ((7)), pp.2243-2245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1084" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579539v1</w:t>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of an Aminopyridine [LMnII]2+ Complex with H2O2. Detection of Intermediates at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (8), pp.3166-3172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic702238z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton-mediated redox control in a nickel (II)-bisimidazolate complex : spectroscopic characterisation and density functional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lassalle-Kaiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Guillot</w:t>
+                <w:t xml:space="preserve">Mf Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1091" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.4307-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaqua[methyl 4-O-benzyl-2,3,6-tri-O(2-picolyl)- alpha-D-mannopyranoside]-cobalt(II) bis(perchlorate) monohydrate: partial coordination of a ligand derived from D-mannose.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId798" w:history="1">
+                <w:t xml:space="preserve">A New Pentadentate Ligand Forms Both a Di- and a Mononuclear MnII Complex: Electrochemical, Spectroscopic and Superoxide Dismutase Activity Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1077" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (28), pp.4472-4480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200601236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1094" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426006v1</w:t>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe(II) Mononuclear Complexes with a New Aminopyridyl Ligand Bearing a Pivaloylamido Arm. Preparation and Spectroscopic Characterizations of a Fe&amp;lt;sup&amp;gt;III&amp;lt;/sup&amp;gt;-Hydroperoxo Complex with Oxygen and Nitrogen Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1096" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1098" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (5), pp.1709-1717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1099" w:history="1">
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic0623415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Pentadentate Ligand Forms Both a Di- and a Mononuclear MnII Complex: Electrochemical, Spectroscopic and Superoxide Dismutase Activity Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lefèvre</w:t>
+                <w:t xml:space="preserve">Reactivity of MnII with Superoxide. Evidence for a [MnIIIOO]+ Unit by Low-Temperature Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007 (28), pp.4472-4480. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (6), pp.1951-1953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200601236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic062063+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02011958v1</w:t>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of MnII with Superoxide. Evidence for a [MnIIIOO]+ Unit by Low-Temperature Spectroscopies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blain</w:t>
+                <w:t xml:space="preserve">Diaqua[methyl 4-O-benzyl-2,3,6-tri-O(2-picolyl)- alpha-D-mannopyranoside]-cobalt(II) bis(perchlorate) monohydrate: partial coordination of a ligand derived from D-mannose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérisod Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policar Clotilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.m201-m203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011961v1</w:t>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of metal geometry in the recognition of G-quadruplex-DNA by metal-terpyridine complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1108" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mergny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (16), pp.2555-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1109" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dithiazolylethene-based molecular switches for nonlinear optical properties and fluorescence: synthesis, crystal structure and ligating properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal G. Lacroix</w:t>
+                <w:t xml:space="preserve">The importance of metal geometry in the recognition of G-quadruplex-DNA by metal-terpyridine complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mergny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B704806H⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (16), pp.2555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B708635K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1113" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665801v1</w:t>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of metal geometry in the recognition of G-quadruplex-DNA by metal-terpyridine complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mergny</w:t>
+                <w:t xml:space="preserve">Dithiazolylethene-based molecular switches for nonlinear optical properties and fluorescence: synthesis, crystal structure and ligating properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B708635K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (41), pp.4414-4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B704806H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1116" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124571v1</w:t>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Protonic State of an Imidazole-Containing Ligand on the Electrochemincal and Photophysical Properties of a Rithenium (II)- Polypyridin - type Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (29), pp.8201-8211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200700185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaqua\-[Methyl 4-O-Benzyl-2,3,6-Tri-O-(2-Picol\-yl)-α-d-Mannopyran\-oside]\-cobalt(II) Bis\-(Perchlorate) Monohydrate: Partial Coordination of a Ligand Derived from d-Mannose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thérisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Policar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (5), pp.m201-m203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108270107013522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1124" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycoligands and Co(II) Glycocomplexes. Investigation of the Variation of the Sugar-Scaffold on the Structure and Chirality Measured by Circular Dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desmadril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Policar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15, pp.1473-1476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1126" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B618714E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1124" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of two trinuclear and tetranuclear Cr&amp;lt;SUP&amp;gt;III&amp;lt;/SUP&amp;gt;Ni&amp;lt;SUP&amp;gt;II&amp;lt;/SUP&amp;gt; cyanide-bridged complexes with spin ground states S=4 and 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Rebilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. N. Rebilly</w:t>
+                <w:t xml:space="preserve">G. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Catala</w:t>
+                <w:t xml:space="preserve">G. Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, nº 23, p. 2818-2828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1134" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electrochemical conversion of [(LH)MnIICl2] into [(L)MnIIICl]+ on the protonic state of a phenol-containing ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (6), pp.2373-2375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1134" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of proteins at subatomic resolution with MOPRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Guillot</w:t>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.214-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0021889801001753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical charge density of DL-alanyl-methionine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1144" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Dahaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1140" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, B57 (4), pp.567-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108768101007212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33355,147 +33355,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient process for the synthesis of 2D carbon nitrides and related materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Moreira Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Huc</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03874452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33505,779 +33505,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study to rationalize photochromic properties of metal complexes with a biphotochrome ligand based on diarylethene and hydroxylphenyl benzothiazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1151" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenics International Network Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular approach in bio-inorganic chemistry: involvement of sugars in inorganic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policar Clotilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Serratrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Neff</w:t>
+                <w:t xml:space="preserve">François Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobic10 (10th european conference in bioinorganic chemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1159" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycoligand/glycocomplex strategy: a modular approach in coordination chemistry, ICCC38 (38th international conference in coordination chemistry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Policar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1160" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycoligand/glycocomplex strategy: a modular approach in coordination chemistry.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1159" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1163" w:history="1">
+            <w:hyperlink r:id="rId1161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoligand/glycocomplex strategy: towards a modular approach in bio-inorganic chemistry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycoligands et glycocomplexes : vers une approche modulaire en chimie bio-inorganique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Charron,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Policar,</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Thérisod,</w:t>
+                <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoligand/glycocomplex strategy: towards a modular approach in bio-inorganic chemistry.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Calvi, France</w:t>
+              <w:t xml:space="preserve">Glycoligands et glycocomplexes : vers une approche modulaire en chimie bio-inorganique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785975v1</w:t>
+            <w:hyperlink r:id="rId1161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1168" w:history="1">
+            <w:hyperlink r:id="rId1165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoligands et glycocomplexes : vers une approche modulaire en chimie bio-inorganique.</w:t>
+                <w:t xml:space="preserve">Glycoligand/glycocomplex strategy: towards a modular approach in bio-inorganic chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Talal Mallah</w:t>
+            <w:hyperlink r:id="rId1156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thérisod,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoligands et glycocomplexes : vers une approche modulaire en chimie bio-inorganique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Glycoligand/glycocomplex strategy: towards a modular approach in bio-inorganic chemistry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Calvi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786482v1</w:t>
+            <w:hyperlink r:id="rId1165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1171" w:history="1">
+            <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de complexes Mn-oxo par oxydations chimiques et électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1172" w:history="1">
+            <w:hyperlink r:id="rId1170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de coordination de la SFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1171" w:history="1">
+            <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34287,154 +34287,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1173" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cis-1,2-dicyano-1,2-bis(2,4,5-trimethyl-3-thienyl)ethene (cis-CMTE) revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alejandro Piedras Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Patra</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Japanese-French Joint Seminar on Organic Photochromism: Innovations in Photochromism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1173" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34444,114 +34444,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1177" w:history="1">
+            <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des corrélations entre propriétés structurales et physiques dans la famille de matériaux piézoélectriques type quartz par diffraction de rayons x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1178" w:history="1">
+            <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002NAN10223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1177" w:history="1">
+            <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1179"/>
+      <w:footerReference w:type="default" r:id="rId1177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34698,51 +34698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal16020138" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica de Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreerag Moorkkannur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Prabhakar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.139958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kouklovsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00228" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202500482" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Braia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guezane Lakoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Hamoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ladjimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delaporte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pedr&#243;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Lapuh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Balthazar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Na&#239;t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03393" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tlemsani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05418657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Espied" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Azrou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul&#8208;halim Obeid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Vaganov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01926-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schoenn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Lfakir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akssira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hakmaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400141" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bannerman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal-David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300694" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghuang Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukil Muppal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satakshi Pandey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01417k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangjian Hu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jospin Le Blanc Lele Fosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403432" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00889" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Colin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10120102" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00245H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04700648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wittmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03029J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmeng Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202401085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dupont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beppo Hartwig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00351a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maisonneuve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300236" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230852v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Moreira da Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Semion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39899-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114629" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cebotari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Calancea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03760b" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214665" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00393K" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jarret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tap" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302461" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114370v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pradayrol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biraveena Sinniah-Kandiah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201152" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04453341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barranco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cuccu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayi Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300183" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200217" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Merabet-Khelassi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Aribi-Zouioueche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB00047D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815145v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aissa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guezane-Lakoud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ignaczak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131336" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Zoumpoulaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Schanne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carlino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12111481" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c00364" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200828" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghao Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maryasin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Torre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202208185" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha J&#228;hnigen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215599" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fa Bamba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas K Gbassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Atheba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00776" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charnay-Pouget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Liepvre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Eijsberg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152912" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304167v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloee Bournaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100559" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03200519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Pham Truong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014489" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181804v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rub&#237;n-Osanz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC05856D" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766546v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Inceoglu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03303D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576201v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roupnel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Viswambharan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202100127" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379917v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Jerhaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100848" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456745v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03458h" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429409v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Baggi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101945" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462105v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc04521k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286160v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00916" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279640v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chattopadhyay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Ghatak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Ro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00546" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04521K" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815260v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chassillan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Yamashita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Yoo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB01953H" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221157v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Atanasov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00085c" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087311v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trehoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt03308a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960497v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000158" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona- Piotrowicz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00457B" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279666v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooshaye Moonshiram" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunming Liu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000227" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tanasa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc00067a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097839v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vayer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Djurovic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001376" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750910v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassir" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Scherrmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aitken" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03128" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demay-Drouhard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y.V. Ching" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03626a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938996v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001662" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438534v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911761" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016806v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010859" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520906v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;ting Wang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng&#8208;lei Yang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201901511" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960483v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09276E" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;rot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690745" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03019308v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aribi&#8208;zouioueche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201903760" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961178v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02959" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093608v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barthelemy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Le" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00079" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379389v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904934" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramarani Sethy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatish Kumar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhei Katao" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04026e" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050269v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814339" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391877v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801464" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121700v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qadri E. Mubarak" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201812724" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322542v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Ryzhakov" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Baltaze" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01516" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292399v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal&#8208;david" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;gaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine dos Santos" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902423" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344667v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan N T Duong" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805555" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331912v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilong Li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b03240" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344559v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Kang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.042" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938169v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Zhang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903239" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347980v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Declerck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23083" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322510v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b13371" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386024v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bohn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chinaux-Chaix" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03487K" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276787v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc00665f" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358819v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC01197H" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412757v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Benchimol" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Britton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11150" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322279v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05183J" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299031v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201909407" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722959v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El-Khatib" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici L&#243;pez-Jord&#224;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700977" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391871v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tobisch" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804681" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348825v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592002" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391919v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G&#243;mez-Orellana" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allissa Ouharzoune" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Lled&#243;s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00631" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348801v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Nandi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00361" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469556v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701790" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833653v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouanneau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunakar Reddy Bonepally" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jeuken" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00456" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999496v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Bald&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03103" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336159v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buendia" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Chang" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Frongia" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201803571" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549665v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997993v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Bouill&#232;re" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Zulauf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701477" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917605v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Demuro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luridiana" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cocco" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03429" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Ambike" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706049" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864554v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201800817" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864530v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00070k" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369583v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gandon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leboeuf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7QO00948H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176998v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Chararalambidis" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal Das" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804498" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348844v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701074" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415600v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01498" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281873v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ducloiset" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700138" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625120v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03276E" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415407v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703817" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655004v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gibard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauch&#233;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.04.009" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255498v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Tomakinian" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601563" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415398v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Fang" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02122K" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917615v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawra&#224; Awada" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00494" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549683v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mahy" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700605" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009814v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene C. Bertrand" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601081" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510415v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01966" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655157v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gu&#233;rin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700028" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357570v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Solarte" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l dos Santos" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Miranda" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588409" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553300v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uziel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faroux" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.74" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712357v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02756G" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919371v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Vincent Ching" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan He" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Perujo Holland" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b03078" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519570v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zakhia" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naoufal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El-Khatib" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604872" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415409v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thiery" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lichtenthaler" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Krossing" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701081" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626850v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ito" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01901" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526558v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00205" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619710v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01609" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362850v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Lee Low" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim M. Tahir" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. T. Tiekink" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.04.027" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460662v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2262-8" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009815v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Akhmetzyanov" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. Tabares" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600234" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLBDC9W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712359v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#248;euf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603592" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74FXKSJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412655v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Malkin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Batchelor" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602837" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DHJM7KQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509939v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00174" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414673v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tonelli" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13646" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130984v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02548" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917617v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Ragab" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01795" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007837v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tang" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monot" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Li" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00470A" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324653v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Lam Nguyen" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laisney" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bedoui" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01257G" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133936v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5027043" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258299v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roux" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Avenier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00347d" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192827v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01029b" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159025v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michelet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09514F" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007870v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00740B" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377581v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07741A" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549726v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roux" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.09.030" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXHZMZMZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549722v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ghattas" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avenier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simaan" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149540v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500334" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-922NHHX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120951v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Paulus" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozita Rosli" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-015-9831-2" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276467v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500825" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E38FAE6DCA75512C6CB7AC1742229A929BA73E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261536v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducloiset" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paredes" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sircoglou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500783" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48493A8984A11D8FC6827138E0B5C5FAE8B02BF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101575v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Garcia" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510259p" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833655v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y Chow" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Campbell" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Kampf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc90037a" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131389v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.020" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSHPXSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123909v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Pagnoux" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403194" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE57EABAC6FEBC87363982131D766A1C7CFC1114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978271v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402950j" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958824v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pezzotta" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340067" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081286v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03346A" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003175v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C Bertrand" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5007007" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081329v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hesling" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00429A" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064605v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Miclet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alezra" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1831-y" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876851v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52495G" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081881v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pag&#232;s" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc5004907" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121417v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2014.410" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953261v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monot" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4012054" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056090v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakhia" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barra" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SC00984C" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367656v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Tuna" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00846d" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771082v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Miambo" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laronze-Cochard" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata-Martin Lawson" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baldeyrou" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.015" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063431v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;austic" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbaere" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthet" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402448" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L9N2QMT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920283v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Erko" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patra" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakatani" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301143" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSXGLV18-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819196v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vidal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Paugam" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073591v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichou" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300705" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF1Z83N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783664v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrero" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batchelor" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheth" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201161" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJQQ14S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549738v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbois" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201210020" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60SS8JVM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415376v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300201" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T64T1TGJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854609v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bina Choi" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A Largy" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203710" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933544v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El-Hellani" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401817g" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993522v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brocorens" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linares" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrioletti" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401915y" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680908v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby Feytens" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc16852a" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678463v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soul&#233;" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Tran Huu Dau" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203162s" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160192v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youness El&#8197;kadiri" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El&#8197;ghachtouli" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Billon" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Charlot" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654807v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks067" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686941v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.12.018" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ4DNT61-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888044v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202480h" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888033v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11858g" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007906v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201202" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M83JCTHX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793861v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Magadur" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zara Bouanis" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc34134d" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415375v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302440g" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741747v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cisnetti." TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Marechal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicaise" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmadril" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200322" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRDCFFTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947143v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youness El Kadiri" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Charlot" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200440" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434924v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC34134D" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720253v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hureaux" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695893v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina W&#243;jcik" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Copey" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szydlo" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Framery" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10868a" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688792v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudinet-Sin Marcu" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200897v" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125704v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002810" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9G2KCV2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574255v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Manach" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Beau" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.081" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BWTPB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947148v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864146v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangalli" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201534e" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720111v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ghachtouli S" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wojcik" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copey" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szydlo" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Framery" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655647v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1sc00478f" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123370v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Mac&#233;" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.060" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W57QZHD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649221v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594750v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1002379" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415356v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Jing Li" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101709n" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534248v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Npetgat" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourcier" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. dos Santos" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901405" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6PVW7TH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530671v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101267u" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488922v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Chang" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901452" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3KHFF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583768v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maisonneuve" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Ja" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorlet" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069735v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800551u" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069734v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8015172" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SH8FXG82-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579647v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;risod Michel" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.11.031" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XCFRKL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420640v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420725v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmadril" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policar Clotilde" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579539v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931789v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702238z" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V89RZ8Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364036v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sainton" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Charlot" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aukauloo" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426006v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979103v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sainton" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0623415" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011958v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601236" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B51DLDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011961v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062063+" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259076v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mergny" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665801v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B704806H" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HGKQ9W3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124571v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B708635K" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JLP2ZWPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207645v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lachaud" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700185" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011959v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;risod" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270107013522" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60MCP08W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011960v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pelosi" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B618714E" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JLPDSJQS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211515v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Rebilly" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charron" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700076v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabater" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713051v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889801001753" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713040v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muzet" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768101007212" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874452v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Moreira Da Silva" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744425v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yu" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786215v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Neff" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Serratrice" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert," TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786030v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti," TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Charron" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah," TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785975v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar," TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cisnetti" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellot" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;risod," TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786482v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Charron," TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068092v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346013v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Patra" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alejandro Piedras Perez" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754391v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10223" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal16020138" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cormier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pedr&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Lapuh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delaporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica de Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreerag Moorkkannur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Prabhakar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.139958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Braia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guezane Lakoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Hamoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ladjimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Balthazar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Na&#239;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03393" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202500482" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kouklovsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tlemsani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c14367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05418657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Espied" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Azrou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul&#8208;halim Obeid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Vaganov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cahier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01926-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schoenn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangjian Hu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jospin Le Blanc Lele Fosso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mellah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403432" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukil Muppal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satakshi Pandey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01417k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bannerman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal-David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300694" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghuang Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408419" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02727" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ait Lfakir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akssira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hakmaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10120102" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00245H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04700648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wittmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03029J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmeng Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202401085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dupont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beppo Hartwig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00351a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cebotari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Calancea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03760b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214665" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230852v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Moreira da Silva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Semion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39899-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114629" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maisonneuve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300236" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT00393K" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114370v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pradayrol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biraveena Sinniah-Kandiah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201152" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jarret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tap" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04453341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barranco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cuccu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayi Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300183" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133059" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Zoumpoulaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Schanne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carlino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12111481" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aissa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guezane-Lakoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ignaczak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131336" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200217" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Merabet-Khelassi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Aribi-Zouioueche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB00047D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c00364" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200828" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghao Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maryasin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Torre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202208185" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha J&#228;hnigen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215599" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Fa Bamba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas K Gbassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Atheba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00776" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Jerhaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100848" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Baggi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101945" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03458h" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Inceoglu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc04521k" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rub&#237;n-Osanz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC05856D" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03303D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576201v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roupnel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Viswambharan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202100127" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03200519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martzel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Pham Truong" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014489" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917652v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charnay-Pouget" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Liepvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Eijsberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152912" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloee Bournaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100559" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286160v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00916" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279640v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chattopadhyay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Ghatak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Ro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00546" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04521K" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815260v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chassillan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Yamashita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Yoo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB01953H" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221157v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Atanasov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00085c" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097839v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vayer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Djurovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001376" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750910v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Scherrmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aitken" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279666v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooshaye Moonshiram" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunming Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000227" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tanasa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc00067a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000158" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona- Piotrowicz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00457B" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087311v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trehoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt03308a" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demay-Drouhard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y.V. Ching" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03626a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938996v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001662" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438534v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911761" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016806v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010859" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520906v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#8208;ting Wang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng&#8208;lei Yang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201901511" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961178v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02959" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919117v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;rot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690745" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960483v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09276E" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03019308v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aribi&#8208;zouioueche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201903760" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121700v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qadri E. Mubarak" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201812724" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391877v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801464" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322542v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Ryzhakov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Baltaze" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01516" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292399v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal&#8208;david" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;gaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine dos Santos" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902423" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050269v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814339" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramarani Sethy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatish Kumar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhei Katao" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04026e" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barthelemy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Le" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00079" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379389v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904934" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344667v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan N T Duong" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805555" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347980v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Declerck" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23083" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322510v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b13371" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331912v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilong Li" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b03240" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938169v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903239" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344559v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Kang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.042" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386024v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bohn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chinaux-Chaix" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03487K" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276787v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc00665f" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358819v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC01197H" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412757v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Benchimol" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Britton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11150" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322279v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05183J" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299031v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201909407" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348801v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Nandi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00361" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391919v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G&#243;mez-Orellana" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allissa Ouharzoune" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Lled&#243;s" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00631" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469556v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701790" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999496v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Bald&#233;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03103" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833653v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouanneau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunakar Reddy Bonepally" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jeuken" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00456" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549665v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336159v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buendia" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Chang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Frongia" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201803571" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722959v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El-Khatib" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici L&#243;pez-Jord&#224;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700977" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391871v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tobisch" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804681" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348825v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592002" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997993v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Bouill&#232;re" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Zulauf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701477" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917605v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Demuro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luridiana" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cocco" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03429" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Ambike" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706049" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864554v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201800817" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864530v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00070k" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369583v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gandon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leboeuf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7QO00948H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176998v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Chararalambidis" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal Das" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804498" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348844v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701074" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415600v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01498" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009814v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene C. Bertrand" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601081" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510415v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01966" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655157v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gu&#233;rin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700028" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357570v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Solarte" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l dos Santos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Miranda" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588409" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553300v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uziel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faroux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.74" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655004v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gibard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauch&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.04.009" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549683v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700605" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255498v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Tomakinian" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601563" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415398v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Fang" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB02122K" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917615v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawra&#224; Awada" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00494" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281873v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ducloiset" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700138" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625120v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03276E" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415407v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703817" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712357v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02756G" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919371v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Vincent Ching" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan He" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Perujo Holland" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b03078" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519570v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zakhia" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naoufal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El-Khatib" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604872" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415409v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thiery" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lichtenthaler" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Krossing" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701081" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626850v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ito" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01901" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526558v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00205" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619710v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01609" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712359v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#248;euf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603592" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74FXKSJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412655v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Malkin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Batchelor" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602837" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DHJM7KQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509939v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00174" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362850v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Lee Low" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim M. Tahir" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. T. Tiekink" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.04.027" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460662v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2262-8" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009815v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Akhmetzyanov" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. Tabares" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600234" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLBDC9W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414673v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Campbell" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tonelli" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cimatti" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13646" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130984v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02548" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917617v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Ragab" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01795" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007837v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tang" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monot" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Li" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00470A" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159025v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michelet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09514F" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007870v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00740B" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549726v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roux" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Avenier" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.09.030" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXHZMZMZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377581v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07741A" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192827v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01029b" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258299v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roux" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00347d" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133936v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5027043" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324653v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Lam Nguyen" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillot" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laisney" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bedoui" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01257G" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149540v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500334" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-922NHHX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549722v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avenier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simaan" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120951v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Paulus" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozita Rosli" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-015-9831-2" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276467v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500825" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E38FAE6DCA75512C6CB7AC1742229A929BA73E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261536v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducloiset" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouin" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paredes" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sircoglou" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500783" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48493A8984A11D8FC6827138E0B5C5FAE8B02BF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101575v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Garcia" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510259p" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833655v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y Chow" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Campbell" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Kampf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc90037a" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131389v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.020" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSHPXSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003175v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C Bertrand" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5007007" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081329v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hesling" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00429A" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081286v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03346A" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064605v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Miclet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alezra" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1831-y" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978271v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402950j" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958824v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pezzotta" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340067" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123909v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiya Pagnoux" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403194" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE57EABAC6FEBC87363982131D766A1C7CFC1114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121417v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2014.410" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081881v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pag&#232;s" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc5004907" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876851v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52495G" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953261v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monot" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4012054" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056090v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakhia" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barra" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SC00984C" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367656v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Tuna" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00846d" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771082v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Miambo" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laronze-Cochard" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata-Martin Lawson" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baldeyrou" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.015" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063431v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;austic" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbaere" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthet" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402448" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L9N2QMT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819196v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vidal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Paugam" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920283v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Erko" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patra" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakatani" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301143" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSXGLV18-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073591v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichou" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300705" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF1Z83N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783664v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrero" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batchelor" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheth" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201161" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJQQ14S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549738v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desbois" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201210020" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60SS8JVM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415376v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300201" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T64T1TGJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854609v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bina Choi" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A Largy" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203710" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933544v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El-Hellani" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401817g" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993522v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brocorens" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linares" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrioletti" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401915y" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160192v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youness El&#8197;kadiri" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El&#8197;ghachtouli" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Billon" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Charlot" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678463v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soul&#233;" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Tran Huu Dau" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203162s" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654807v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks067" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686941v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2011.12.018" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ4DNT61-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680908v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby Feytens" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc16852a" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888033v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11858g" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888044v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202480h" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007906v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201202" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M83JCTHX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793861v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Magadur" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zara Bouanis" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc34134d" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415375v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302440g" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741747v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cisnetti." TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Marechal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicaise" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmadril" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200322" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRDCFFTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947143v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youness El Kadiri" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Charlot" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200440" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434924v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC34134D" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720253v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hureaux" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695893v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina W&#243;jcik" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Copey" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szydlo" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Framery" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10868a" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688792v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudinet-Sin Marcu" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200897v" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125704v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002810" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9G2KCV2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574255v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Manach" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Beau" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.081" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BWTPB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947148v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864146v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangalli" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201534e" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720111v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ghachtouli S" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wojcik" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copey" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szydlo" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Framery" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655647v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Karanik" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1sc00478f" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123370v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Mac&#233;" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.060" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W57QZHD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649221v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534248v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Npetgat" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourcier" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. dos Santos" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901405" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6PVW7TH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594750v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1002379" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415356v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Jing Li" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101709n" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530671v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101267u" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488922v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Chang" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901452" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3KHFF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583768v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maisonneuve" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Ja" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorlet" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069735v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800551u" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069734v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8015172" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SH8FXG82-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579647v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;risod Michel" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.11.031" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XCFRKL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579539v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420640v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420725v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmadril" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policar Clotilde" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931789v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702238z" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V89RZ8Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364036v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sainton" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Charlot" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aukauloo" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011958v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601236" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B51DLDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979103v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sainton" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0623415" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011961v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062063+" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426006v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259076v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mergny" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124571v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B708635K" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JLP2ZWPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665801v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B704806H" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HGKQ9W3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207645v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lachaud" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700185" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011959v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;risod" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270107013522" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60MCP08W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011960v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pelosi" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B618714E" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JLPDSJQS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211515v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Rebilly" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charron" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700076v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabater" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713051v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889801001753" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713040v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muzet" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768101007212" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874452v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Moreira Da Silva" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744425v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yu" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786215v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Neff" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Serratrice" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert," TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786030v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti," TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Charron" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah," TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786482v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellot" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Charron," TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785975v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar," TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cisnetti" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;risod," TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068092v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346013v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Patra" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alejandro Piedras Perez" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754391v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10223" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>