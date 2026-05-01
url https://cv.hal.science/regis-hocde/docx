--- v1 (2026-03-27)
+++ v2 (2026-05-01)
@@ -195,329 +195,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone photogrammetry reveals contrasting body conditions of dugongs across the Indo-Pacific</w:t>
+                <w:t xml:space="preserve">Diversity of long-spined sea urchins (&amp;lt;i&amp;gt;Diadema&amp;lt;/i&amp;gt; spp.) in the Indo-Malay archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Goudalier</w:t>
+                <w:t xml:space="preserve">I. Vimono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">P. Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bernagou</w:t>
+                <w:t xml:space="preserve">R. Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Boksmati</w:t>
+                <w:t xml:space="preserve">U. Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caulvyn Bristol</w:t>
+                <w:t xml:space="preserve">H. Kadarusman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Arxius de Miscel·lània Zoològica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rse2.70016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32800/amz.2025.23.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195826v1</w:t>
+                <w:t xml:space="preserve">hal-05584069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDNA surveys substantially expand known geographic and ecological niche boundaries of marine fishes</w:t>
+                <w:t xml:space="preserve">Drone photogrammetry reveals contrasting body conditions of dugongs across the Indo-Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Sanchez</w:t>
+                <w:t xml:space="preserve">Camille Goudalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Albouy</w:t>
+                <w:t xml:space="preserve">Léa Bernagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bruno</w:t>
+                <w:t xml:space="preserve">Taha Boksmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Barroil</w:t>
+                <w:t xml:space="preserve">Caulvyn Bristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (10), pp.3003432. </w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rse2.70016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363457v1</w:t>
+                <w:t xml:space="preserve">hal-05195826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Monitoring of the Invasive Blue Crab (Callinectes sapidus): Combining Environmental DNA and Citizen Observations</w:t>
               </w:r>
@@ -631,563 +631,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS: the Pacific Islands coastal temperature network</w:t>
+                <w:t xml:space="preserve">eDNA surveys substantially expand known geographic and ecological niche boundaries of marine fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Le Gendre</w:t>
+                <w:t xml:space="preserve">Loïc Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Varillon</w:t>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Morgane Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Ramon N'Yeurt</w:t>
+                <w:t xml:space="preserve">Adèle Barroil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (10), pp.5277-5301. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (10), pp.3003432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-5277-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313993v1</w:t>
+                <w:t xml:space="preserve">hal-05363457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of Mediterranean fish communities revealed by eDNA: Contrasting compositions across depths and Marine Fully Protected Area boundaries</w:t>
+                <w:t xml:space="preserve">ReefTEMPS: the Pacific Islands coastal temperature network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Rozanski</w:t>
+                <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Velez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">David Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Conor Waldock</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Ramon N'Yeurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112290⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (10), pp.5277-5301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-5277-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645476v1</w:t>
+                <w:t xml:space="preserve">hal-05313993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesophotic zone as refuge: acclimation and in-depth proteomic response of yellow gorgonians in the Mediterranean sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamics of Mediterranean fish communities revealed by eDNA: Contrasting compositions across depths and Marine Fully Protected Area boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mérigot</w:t>
+                <w:t xml:space="preserve">Romane Rozanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+                <w:t xml:space="preserve">Agnès Duhamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Couffin</w:t>
+                <w:t xml:space="preserve">Conor Waldock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (2), pp.415-428. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.112290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-024-02477-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664112v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA highlights fish biodiversity in mesophotic ecosystems</w:t>
+                <w:t xml:space="preserve">Mesophotic zone as refuge: acclimation and in-depth proteomic response of yellow gorgonians in the Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Muff</w:t>
+                <w:t xml:space="preserve">Anaïs Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Jaquier</w:t>
+                <w:t xml:space="preserve">Bastien Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marques</w:t>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ballesta</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deter</w:t>
+                <w:t xml:space="preserve">Nathan Couffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (1), pp.56-72. </w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.415-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-024-02477-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118681v1</w:t>
+                <w:t xml:space="preserve">hal-04664112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of long-spined sea urchin Diadema setosum across the Indo-Malay archipelago</w:t>
               </w:r>
@@ -1199,51 +1203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indra Bayu Vimono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pouyaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1284,1237 +1288,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of coastal fish eDNA sequences in the Anthropocene</w:t>
+                <w:t xml:space="preserve">Environmental DNA highlights fish biodiversity in mesophotic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mathon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Marion Muff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Jaquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Andrello</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13698⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146566v1</w:t>
+                <w:t xml:space="preserve">hal-04118681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-ocean patterns and processes in fish biodiversity on coral reefs through the lens of eDNA metabarcoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The distribution of coastal fish eDNA sequences in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669624v1</w:t>
+                <w:t xml:space="preserve">hal-04146566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the extended and hidden species diversity from environmental DNA in hyper‐diverse regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Evaluating bioinformatics pipelines for population-level inference using environmental DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hagi Yulia Sugeha</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.674-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.06299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03823160v1</w:t>
+                <w:t xml:space="preserve">hal-04395283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Cross-ocean patterns and processes in fish biodiversity on coral reefs through the lens of eDNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1973), pp.20220162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03566643v1</w:t>
+                <w:t xml:space="preserve">hal-03669624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic note on Ellochelon vaigiensis (Quoy and Gaimard, 1825) (Mugilidae : Mugiliformes) from West New Guinea, Indonesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the extended and hidden species diversity from environmental DNA in hyper‐diverse regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marasabessy</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernawati Ernawati</w:t>
+                <w:t xml:space="preserve">Rizkie Satriya Utama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Bayu Vimono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kagiling</w:t>
+                <w:t xml:space="preserve">Hagi Yulia Sugeha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (17), 5750 [11 p.]. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.e06299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48048/tis.2022.5750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.06299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118796v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating bioinformatics pipelines for population-level inference using environmental DNA</w:t>
+                <w:t xml:space="preserve">Taxonomic note on Ellochelon vaigiensis (Quoy and Gaimard, 1825) (Mugilidae : Mugiliformes) from West New Guinea, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Macé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marques</w:t>
+                <w:t xml:space="preserve">Annisa Annisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
+                <w:t xml:space="preserve">S.B. Andy Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">F. Marasabessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernawati Ernawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kagiling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.269⟩</w:t>
+              <w:t xml:space="preserve">Trends in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (17), 5750 [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48048/tis.2022.5750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395283v1</w:t>
+                <w:t xml:space="preserve">hal-04118796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing environmental DNA metabarcoding and underwater visual census to monitor tropical reef fishes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giomar Helena Borrero-Pérez</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.140⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810224v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting aquatic and terrestrial biodiversity in a tropical estuary using environmental DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Detection of the elusive Dwarf sperm whale (Kogia sima) using environmental DNA at Malpelo island (Eastern Pacific, Colombia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giomar H. Borrero-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mutis Martinezguerra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giomar Helena Borrero Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/btp.13009⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203573v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the vertebrate fauna of the Bird’s Head Peninsula (Indonesia, West Papua) through DNA barcodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing environmental DNA metabarcoding and underwater visual census to monitor tropical reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Dahruddin</w:t>
+                <w:t xml:space="preserve">Andrea Polanco Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuli Sulistya Fitriana</w:t>
+                <w:t xml:space="preserve">Fabian Fopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Hamidy</w:t>
+                <w:t xml:space="preserve">Giomar Helena Borrero-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The future of biodiversity monitoring and conservation utilizing environmental DNA, 3 (1), pp.142-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404293v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many replicates to accurately estimate fish biodiversity using environmental DNA on coral reefs?</w:t>
               </w:r>
@@ -2539,64 +2543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meret Jucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Keggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2628,916 +2632,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Detecting aquatic and terrestrial biodiversity in a tropical estuary using environmental DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Polanco Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mutis Martinezguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Castagne</w:t>
+                <w:t xml:space="preserve">Francisco Villa‐navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Giomar Helena Borrero Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (6), pp.1606-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.13009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451172v1</w:t>
+                <w:t xml:space="preserve">hal-04203573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the elusive Dwarf sperm whale (Kogia sima) using environmental DNA at Malpelo island (Eastern Pacific, Colombia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
+                <w:t xml:space="preserve">Exploring the vertebrate fauna of the Bird’s Head Peninsula (Indonesia, West Papua) through DNA barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evy Arida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giomar H. Borrero-Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Mutis Martinezguerra</w:t>
+                <w:t xml:space="preserve">Hidayat Ashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dahruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Sulistya Fitriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hamidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7057⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413614v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation curves of environmental DNA sequences predict coastal fish diversity in the coral triangle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hagi Yulia Sugeha</w:t>
+                <w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Castagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Polanco Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giomar Helena Borrero-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0248⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900375v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity inventory of the grey mullets (Actinopterygii: Mugilidae) of the Indo‐Australian Archipelago through the iterative use of DNA‐based species delimitation and specimen assignment methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thirteen-million-year divergence between two lineages of Indonesian coelacanths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Kadarusman</w:t>
+                <w:t xml:space="preserve">Kadar Kadarusman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagi Yulia Sugeha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pouyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intanurfemi Hismayasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12926⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-57042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492844v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02438220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thirteen-million-year divergence between two lineages of Indonesian coelacanths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Accumulation curves of environmental DNA sequences predict coastal fish diversity in the coral triangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizkie Satriya Utama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Bayu Vimono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagi Yulia Sugeha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Intanurfemi Hismayasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1930), pp.20200248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-57042-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02438220v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal ocean and nearshore observation : A French case study</w:t>
+                <w:t xml:space="preserve">Biodiversity inventory of the grey mullets (Actinopterygii: Mugilidae) of the Indo‐Australian Archipelago through the iterative use of DNA‐based species delimitation and specimen assignment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+                <w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Paillet</w:t>
+                <w:t xml:space="preserve">Gino Limmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Riou</w:t>
+                <w:t xml:space="preserve">Tedjo Sukmono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Aucan</w:t>
+                <w:t xml:space="preserve">K Kadarusman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189446v1</w:t>
+                <w:t xml:space="preserve">hal-02492844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coastal ocean and nearshore observation : A French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le système d’information du « réseau de capteurs de température des eaux côtières dans la région du Pacifique Sud et Sud-Ouest »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.1294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01386463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3547,1734 +3685,1734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging issues for the study of the mesophotic ecosystems by environmental DNA metabarcoding (talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bianchimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies IoT et radio: perspectives pour l'océanographie côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Observation LOW COAST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IR ILICO, Sep 2022, Plouzane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS: the Pacific Insular coastal water observation network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">ReefTEMPS documente l'impact local du changement climatique et les paramètres qui influent sur la résilience des écosystèmes récifaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILICO EVOLECO 2021: Long Term Evolution of Coastal Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335231v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03774373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Burden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS documente l'impact local du changement climatique et les paramètres qui influent sur la résilience des écosystèmes récifaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">ReefTEMPS: the Pacific Insular coastal water observation network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILICO EVOLECO 2021: Long Term Evolution of Coastal Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.292-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/55128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03774373v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335231v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Success Factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Ramon N’yeurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical success factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality [résumé étendu]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial Sensing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Oceanology, Polish Academy of Sciences, ​Sopot, Poland, Apr 2019, Sopot, Poland. pp.61-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010076263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426126v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Critical success factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality [résumé étendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geospatial Sensing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. 2 p. multigr</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123970v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARBEC-Obs : towards a virtual observatory of marine and coastal ecosystems, mainly in Mediterranean and tropical areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Jadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMDIS 2018 : International Conference on Marine Data and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédié capteurs : exemple du SI du réseau d'observation ReefTEMPS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A European competency level applied to the use of the closed circuit rebreather in scientific diving at work. First step. Highlighting the best practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Norro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2017 : Journées Réseaux de l'Enseignement et de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Scientific Diving, 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Funchal (Madeira Island), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859897v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04231773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porting an SOA architecture to Docker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédié capteurs : exemple du SI du réseau d'observation ReefTEMPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andriatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jul 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">JRES 2017 : Journées Réseaux de l'Enseignement et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581179v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS est un réseau de capteurs de température, pression et salinité dans le domaine côtier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Porting an SOA architecture to Docker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andriatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDEV 2017 - Journée du Développement National 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jul 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245735v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European competency level applied to the use of the closed circuit rebreather in scientific diving at work. First step. Highlighting the best practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">ReefTEMPS est un réseau de capteurs de température, pression et salinité dans le domaine côtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Scientific Diving, 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Funchal (Madeira Island), Portugal</w:t>
+              <w:t xml:space="preserve">JDEV 2017 - Journée du Développement National 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04231773v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau d'observation du Pacifique Sud ‘ReefTEMPS' : Évolutions fonctionnelles et optimisation d'un système d'information dédié capteurs et reconstitution de séries temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIST16 - Système Intéropérable 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI-TEC-PSO: retour d'expérience sur le système d'information dédié capteurs et reconstitution de séries temporelles de ReefTEMPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIST15 : Séries Interopérables et Systèmes de Traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection des Données de Biodiversité marine de l’Indo Pacifique IRD Nouméa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GBIF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5284,1398 +5422,1398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Scientific Diving (ECSD8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Heraklion (Crete Island), Greece. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10894845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04574999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010087876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de données océanographiques via le réseau IoT LoRaWAN sur une bouée instrumentée du Service National d'Observation ReefTEMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReefTEMPS, FAIRs access to Reef ecosystem environmental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMDIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Amsterdam, Netherlands. , Bollettino di Geofisica, Vol.62 - Supplement, 2021, 321 pages, 62, pp.307-308, Bollettino di Geofisica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03216386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un site transverse Outre-Mer ILICO pour l'observation pérenne et écosystémique d'un récif corallien à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. Zenodo, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11241376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReefTEMPS, Network of coastal oceanic sensors, Open access data portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 15th plenary virtual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOS 2.0, la jouvence du système d'information du réseau d'observation du Pacifique Sud &amp;quot;ReefTEMPS&amp;quot; [Poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brissebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andriatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cheype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guyancourt, France. IRD, 1 p. multigr., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the heart of the coral triangle in West Papua: an Indonesian-French scientific exploration of a white area with closed-circuit rebreathers (eCCR) : [poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Menou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pouyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Machmud Suruwaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indra Bayu Vimono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Funchal, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01512559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédié capteurs : exemple du SI du réseau d'observation ReefTEMPS [poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andriatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th edition of JRES “Journey to the center of the virtual”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36083.02086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédiés capteurs - exemple du SI du réseau d'observation ReefTEMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Andriatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information de l'observatoire ReefTEMPS : données de température côtière du Pacifique Sud et Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cheype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> JDEV 2015 : Journées Nationales du DEVeloppement Logiciel de l'Enseignement Supérieur et Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01416189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6685,115 +6823,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage du CCR par la science : vers de nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun F.; Bernabé P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le guide de la plongée en recycleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challes-les-Eaux : Gap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.58-61, 2015, 978-2-7417-0567-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01394153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6803,437 +6941,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier ILICO Outre-Mer Pacifique. Supports de présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chancerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7796742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReefTEMPS : The Pacific Island coastal ocean observation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/55128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Step-by-step protocol for collecting local abundance data on marine megafauna by drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekar Mira Cahyopeni Herandarudewi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizki Nandika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay Tjarles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Faishal Umar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alifatri La Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission report: LENGGURU 2017 Expedition ‘Biodiversity assessment in reef twilight zone and cloud forests’, R/V AIRAHA 2, 1st October 2017 – 30th November 2017, Kaimana Regency, West Papua, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indra Bayu Vimono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir M Suruwaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosephine Tuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizkie Satriya Utama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut de Recherche pour le Développement (IRD), France; Pusat Penelitian Oseanografi, Lembaga Ilmu Pengetahuan (LIPI-P2O), Indonesia; Politeknik Kelautan Dan Perikanan Sorong (Politeknik-KP-Sorong), Papua Barat, Indonesia. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7243,188 +7531,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumglobal distribution of fish environmental DNA in coral reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARPHA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, e64792 [3 p.], 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.4.e64792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7492,51 +7780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACF761FE"/>
+    <w:nsid w:val="A23C4C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7723,51 +8011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-hocde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5794-2598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069469377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2757-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernagou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boksmati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caulvyn Bristol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.70016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bruno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003432" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozanski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duhamet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04664112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Beauvieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Couffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-024-02477-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jaquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.358" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Bayu Vimono" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2023.62-39" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04146566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mathon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13698" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Juhel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizkie Satriya Utama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagi Yulia Sugeha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06299" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annisa Annisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Andy Omar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marasabessy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernawati Ernawati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kagiling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/tis.2022.5750" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Fopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.140" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mutis Martinezguerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villa&#8208;navarro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero P&#233;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Arida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Ashari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hamidy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Stauffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meret Jucker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keggin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar H. Borrero-Perez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0248" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Limmon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjo Sukmono" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadarusman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12926" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02438220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Kadarusman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intanurfemi Hismayasari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57042-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballesta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bianchimani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jadaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04231773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Norro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01512559v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Machmud Suruwaky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecsdiving2017.ciimarmadeira.org/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01394153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/books/0009935960efb2fa8c885" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Suruwaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosephine Tuti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.4.e64792" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-hocde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5794-2598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069469377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2757-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vimono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocd&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Arbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadarusman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/amz.2025.23.0135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernagou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boksmati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caulvyn Bristol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.70016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bruno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozanski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duhamet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04664112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Beauvieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Couffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-024-02477-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Bayu Vimono" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2023.62-39" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jaquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04146566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mathon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13698" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0162" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Juhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizkie Satriya Utama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagi Yulia Sugeha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06299" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annisa Annisa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Andy Omar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marasabessy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernawati Ernawati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kagiling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/tis.2022.5750" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar H. Borrero-Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mutis Martinezguerra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Fopp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-P&#233;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Stauffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meret Jucker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keggin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villa&#8208;navarro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Arida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Ashari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hamidy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13411" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02438220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Kadarusman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intanurfemi Hismayasari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57042-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Limmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjo Sukmono" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadarusman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12926" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballesta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bianchimani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jadaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04231773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Norro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01512559v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Machmud Suruwaky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecsdiving2017.ciimarmadeira.org/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01394153v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/books/0009935960efb2fa8c885" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582332v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekar Mira Cahyopeni Herandarudewi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizki Nandika" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay Tjarles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faishal Umar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifatri La Ode" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Suruwaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosephine Tuti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414805v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.4.e64792" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>