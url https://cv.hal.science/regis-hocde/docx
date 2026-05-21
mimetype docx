--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,7725 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7673 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Hocdé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">regis-hocde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5794-2598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069469377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QrzsxW0AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-2757-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of long-spined sea urchins (&amp;lt;i&amp;gt;Diadema&amp;lt;/i&amp;gt; spp.) in the Indo-Malay archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kadarusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Miscel·lània Zoològica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.135. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/amz.2025.23.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone photogrammetry reveals contrasting body conditions of dugongs across the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bernagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boksmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caulvyn Bristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA surveys substantially expand known geographic and ecological niche boundaries of marine fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barroil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (10), pp.3003432. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Monitoring of the Invasive Blue Crab (Callinectes sapidus): Combining Environmental DNA and Citizen Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bianic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Miaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70179. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReefTEMPS: the Pacific Islands coastal temperature network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Ramon N'Yeurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.5277-5301. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-5277-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of Mediterranean fish communities revealed by eDNA: Contrasting compositions across depths and Marine Fully Protected Area boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Rozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Waldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.112290. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesophotic zone as refuge: acclimation and in-depth proteomic response of yellow gorgonians in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mérigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.415-428. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-024-02477-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of long-spined sea urchin Diadema setosum across the Indo-Malay archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Bayu Vimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouyaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.39. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6620/ZS.2023.62-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA highlights fish biodiversity in mesophotic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Muff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Jaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.56-72. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of coastal fish eDNA sequences in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-ocean patterns and processes in fish biodiversity on coral reefs through the lens of eDNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1973), pp.20220162. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the extended and hidden species diversity from environmental DNA in hyper‐diverse regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizkie Satriya Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Bayu Vimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagi Yulia Sugeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (10), pp.e06299. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic note on Ellochelon vaigiensis (Quoy and Gaimard, 1825) (Mugilidae : Mugiliformes) from West New Guinea, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annisa Annisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Andy Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marasabessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernawati Ernawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kagiling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (17), 5750 [11 p.]. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48048/tis.2022.5750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar trait structure and vulnerability in pelagic fish faunas on two remote island systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-021-03998-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating bioinformatics pipelines for population-level inference using environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many replicates to accurately estimate fish biodiversity using environmental DNA on coral reefs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meret Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing environmental DNA metabarcoding and underwater visual census to monitor tropical reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Polanco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giomar Helena Borrero-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The future of biodiversity monitoring and conservation utilizing environmental DNA, 3 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting aquatic and terrestrial biodiversity in a tropical estuary using environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Polanco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mutis Martinezguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Villa‐navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giomar Helena Borrero Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.1606-1619. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.13009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the vertebrate fauna of the Bird’s Head Peninsula (Indonesia, West Papua) through DNA barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Arida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayat Ashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dahruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuli Sulistya Fitriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hamidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of environmental DNA in assessment of fish functional and phylogenetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Polanco Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giomar Helena Borrero-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the elusive Dwarf sperm whale (Kogia sima) using environmental DNA at Malpelo island (Eastern Pacific, Colombia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Polanco Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giomar H. Borrero-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mutis Martinezguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation curves of environmental DNA sequences predict coastal fish diversity in the coral triangle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizkie Satriya Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Bayu Vimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagi Yulia Sugeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1930), pp.20200248. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.0248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity inventory of the grey mullets (Actinopterygii: Mugilidae) of the Indo‐Australian Archipelago through the iterative use of DNA‐based species delimitation and specimen assignment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Limmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjo Sukmono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kadarusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thirteen-million-year divergence between two lineages of Indonesian coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadar Kadarusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagi Yulia Sugeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intanurfemi Hismayasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-57042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02438220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal ocean and nearshore observation : A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Aucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.e00324. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information du « réseau de capteurs de température des eaux côtières dans la région du Pacifique Sud et Sud-Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01386463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging issues for the study of the mesophotic ecosystems by environmental DNA metabarcoding (talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bianchimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Scientific Diving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Roscoff, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies IoT et radio: perspectives pour l'océanographie côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Observation LOW COAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR ILICO, Sep 2022, Plouzane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReefTEMPS: the Pacific Insular coastal water observation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/55128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReefTEMPS documente l'impact local du changement climatique et les paramètres qui influent sur la résilience des écosystèmes récifaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILICO EVOLECO 2021: Long Term Evolution of Coastal Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03774373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Success Factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Ramon N’yeurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Sensing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03245731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Oceanology, Polish Academy of Sciences, ​Sopot, Poland, Apr 2019, Sopot, Poland. pp.61-62, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010076263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical success factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality [résumé étendu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Sensing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Münster, Germany. 2 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARBEC-Obs : towards a virtual observatory of marine and coastal ecosystems, mainly in Mediterranean and tropical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Derolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Jadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMDIS 2018 : International Conference on Marine Data and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédié capteurs : exemple du SI du réseau d'observation ReefTEMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brissebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andriatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2017 : Journées Réseaux de l'Enseignement et de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReefTEMPS est un réseau de capteurs de température, pression et salinité dans le domaine côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV 2017 - Journée du Développement National 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03245735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting an SOA architecture to Docker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andriatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jul 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European competency level applied to the use of the closed circuit rebreather in scientific diving at work. First step. Highlighting the best practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Norro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Scientific Diving, 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04231773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'observation du Pacifique Sud ‘ReefTEMPS' : Évolutions fonctionnelles et optimisation d'un système d'information dédié capteurs et reconstitution de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brissebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST16 - Système Intéropérable 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03245778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI-TEC-PSO: retour d'expérience sur le système d'information dédié capteurs et reconstitution de séries temporelles de ReefTEMPS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST15 : Séries Interopérables et Systèmes de Traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03245775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection des Données de Biodiversité marine de l’Indo Pacifique IRD Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GBIF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03245769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Amice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Scientific Diving (ECSD8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Heraklion (Crete Island), Greece. Zenodo, 2024, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10894845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04574999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010087876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de données océanographiques via le réseau IoT LoRaWAN sur une bouée instrumentée du Service National d'Observation ReefTEMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marseille, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReefTEMPS, FAIRs access to Reef ecosystem environmental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMDIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Amsterdam, Netherlands. , Bollettino di Geofisica, Vol.62 - Supplement, 2021, 321 pages, 62, pp.307-308, Bollettino di Geofisica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03216386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un site transverse Outre-Mer ILICO pour l'observation pérenne et écosystémique d'un récif corallien à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOLECO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, La Rochelle, France. Zenodo, 2021, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11241376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReefTEMPS, Network of coastal oceanic sensors, Open access data portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard E Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 15th plenary virtual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03245730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS 2.0, la jouvence du système d'information du réseau d'observation du Pacifique Sud &amp;quot;ReefTEMPS&amp;quot; [Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brissebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andriatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guyancourt, France. IRD, 1 p. multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the heart of the coral triangle in West Papua: an Indonesian-French scientific exploration of a white area with closed-circuit rebreathers (eCCR) : [poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Machmud Suruwaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Bayu Vimono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Scientific Diving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01512559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédié capteurs : exemple du SI du réseau d'observation ReefTEMPS [poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brissebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andriatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard E Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of JRES “Journey to the center of the virtual”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36083.02086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédiés capteurs - exemple du SI du réseau d'observation ReefTEMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brissebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Andriatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information de l'observatoire ReefTEMPS : données de température côtière du Pacifique Sud et Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JDEV 2015 : Journées Nationales du DEVeloppement Logiciel de l'Enseignement Supérieur et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01416189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du CCR par la science : vers de nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brun F.; Bernabé P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide de la plongée en recycleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challes-les-Eaux : Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-61, 2015, 978-2-7417-0567-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01394153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier ILICO Outre-Mer Pacifique. Supports de présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chancerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7796742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReefTEMPS : The Pacific Island coastal ocean observation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/55128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03245768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step protocol for collecting local abundance data on marine megafauna by drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekar Mira Cahyopeni Herandarudewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rizki Nandika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lay Tjarles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faishal Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alifatri La Ode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission report: LENGGURU 2017 Expedition ‘Biodiversity assessment in reef twilight zone and cloud forests’, R/V AIRAHA 2, 1st October 2017 – 30th November 2017, Kaimana Regency, West Papua, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hocdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Bayu Vimono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir M Suruwaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosephine Tuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizkie Satriya Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut de Recherche pour le Développement (IRD), France; Pusat Penelitian Oseanografi, Lembaga Ilmu Pengetahuan (LIPI-P2O), Indonesia; Politeknik Kelautan Dan Perikanan Sorong (Politeknik-KP-Sorong), Papua Barat, Indonesia. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumglobal distribution of fish environmental DNA in coral reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, e64792 [3 p.], 2021, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.4.e64792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7780,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A23C4C9D"/>
+    <w:nsid w:val="55440C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8011,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-hocde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5794-2598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069469377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2757-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vimono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocd&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Arbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadarusman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/amz.2025.23.0135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernagou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boksmati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caulvyn Bristol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.70016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bruno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozanski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duhamet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04664112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Beauvieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Couffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-024-02477-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Bayu Vimono" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2023.62-39" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jaquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04146566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mathon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13698" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0162" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Juhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizkie Satriya Utama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagi Yulia Sugeha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06299" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annisa Annisa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Andy Omar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marasabessy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernawati Ernawati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kagiling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/tis.2022.5750" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar H. Borrero-Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mutis Martinezguerra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Fopp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-P&#233;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Stauffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meret Jucker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keggin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villa&#8208;navarro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Arida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Ashari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hamidy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13411" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02438220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Kadarusman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intanurfemi Hismayasari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57042-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Limmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjo Sukmono" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadarusman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12926" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballesta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bianchimani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jadaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04231773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Norro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01512559v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Machmud Suruwaky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecsdiving2017.ciimarmadeira.org/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01394153v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/books/0009935960efb2fa8c885" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582332v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekar Mira Cahyopeni Herandarudewi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizki Nandika" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay Tjarles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faishal Umar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifatri La Ode" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Suruwaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosephine Tuti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414805v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.4.e64792" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-hocde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5794-2598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069469377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QrzsxW0AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-2757-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vimono" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocd&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Arbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadarusman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/amz.2025.23.0135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernagou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boksmati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caulvyn Bristol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.70016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bruno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barroil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozanski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duhamet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04664112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Beauvieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Couffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-024-02477-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Bayu Vimono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2023.62-39" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Muff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jaquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.358" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04146566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mathon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13698" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Juhel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizkie Satriya Utama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagi Yulia Sugeha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06299" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annisa Annisa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Andy Omar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marasabessy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernawati Ernawati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kagiling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/tis.2022.5750" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Steinberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03998-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Stauffer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meret Jucker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keggin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8150" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Fopp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.140" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mutis Martinezguerra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Villa&#8208;navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero P&#233;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Arida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayat Ashari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hamidy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13411" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Polanco Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Helena Borrero-Perez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar H. Borrero-Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7057" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0248" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Limmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjo Sukmono" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadarusman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12926" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02438220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Kadarusman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intanurfemi Hismayasari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57042-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballesta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bianchimani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jadaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04231773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Norro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01512559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Machmud Suruwaky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecsdiving2017.ciimarmadeira.org/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01394153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/books/0009935960efb2fa8c885" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekar Mira Cahyopeni Herandarudewi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizki Nandika" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay Tjarles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faishal Umar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifatri La Ode" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Suruwaki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosephine Tuti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.4.e64792" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>