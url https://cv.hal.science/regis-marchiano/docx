--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -831,261 +831,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of scalar waves in dense disordered media exhibiting short- and long-range correlations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of spherical vortex beams to trap large particles for enhanced axial force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pierrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Marchiano</w:t>
+                <w:t xml:space="preserve">D. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.104.064138⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.106296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813660v1</w:t>
+                <w:t xml:space="preserve">hal-03160222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of spherical vortex beams to trap large particles for enhanced axial force</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+                <w:t xml:space="preserve">Propagation of scalar waves in dense disordered media exhibiting short- and long-range correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marchiano</w:t>
+                <w:t xml:space="preserve">Romain Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111, pp.106296. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (6), pp.064138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physreve.104.064138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160222v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of particles size and multiple scattering on the propagation of waves in stealth hyperuniform media</w:t>
               </w:r>
@@ -1318,341 +1318,341 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range numerical simulation of acoustical shock waves in a 3D moving heterogeneous and absorbing medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Marchiano</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 379, pp.237-261. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 379, pp.237-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229059v1</w:t>
+                <w:t xml:space="preserve">hal-02004943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical Classification of the Urban Road Traffic with Large Arrays of Microphones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ollivier</w:t>
+                <w:t xml:space="preserve">Long range numerical simulation of acoustical shock waves in a 3D moving heterogeneous and absorbing medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 379, pp.237-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457922v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range numerical simulation of acoustical shock waves in a 3D moving heterogeneous and absorbing medium</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustical Classification of the Urban Road Traffic with Large Arrays of Microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (6), pp.1067-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004943v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of two-dimensional multiple scattering of sound by a large number of circular cylinders</w:t>
               </w:r>
@@ -1794,51 +1794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Challande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146 (3), pp.1650-1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bulté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Ciprian Mincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2171,51 +2171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambandam Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 366, pp.298 - 319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambandam Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (2), pp.EL125-EL130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2357,90 +2357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'antennes à grand nombre de microphones pour la reconnaissance automatique de sources sonores en environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Challande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,51 +3405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a multi-octave-band audio camera for realtime diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,235 +3771,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional acoustic radiation force on an arbitrarily located elastic sphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+                <w:t xml:space="preserve">Localization of aeroacoustic sound sources in viscous flows by a time reversal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4770256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (15), pp.3655-3669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233810v1</w:t>
+                <w:t xml:space="preserve">hal-01298935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of aeroacoustic sound sources in viscous flows by a time reversal method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Druault</w:t>
+                <w:t xml:space="preserve">Three-dimensional acoustic radiation force on an arbitrarily located elastic sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 332 (15), pp.3655-3669. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (1), pp.25-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4770256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298935v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical vortex beams of high radial degree for enhanced single-beam tweezers</w:t>
               </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 642, pp.181-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (3), pp.034301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4764,51 +4764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory of an optical vortex in atmospheric turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dipankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4972,51 +4972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing arithmetic with nonlinear acoustic vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5063,51 +5063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the properties of nonlinear acoustical vortices through weakly heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,51 +5193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of wave front folding of sonic booms by a laboratory-scale deterministic experiment of shock waves in a heterogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ganjehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,51 +5297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of deviation from mirror reflection for acoustical shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambandam Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 575, pp.27-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5530,51 +5530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and analysis of linear and nonlinear acoustical vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear focusing of acoustic shock waves at a caustic cusp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,51 +5920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of supersonic superboom in a water tank: nonlinear focusing of weak shock waves at a fold caustic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6855,51 +6855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jubault-Bregler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Valler-Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,342 +6948,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation de structures hétérogènes désordonnées bidimensionelles et tridimensionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
+                <w:t xml:space="preserve">Localisation de sources aéroacoustiques en soufflerie : application de la technique de retournement temporel à la prise en compte d’effets d’installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinshi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848081v1</w:t>
+                <w:t xml:space="preserve">hal-03848467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de sources aéroacoustiques en soufflerie : application de la technique de retournement temporel à la prise en compte d’effets d’installation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
+                <w:t xml:space="preserve">Caractérisation de la force de rappel axiale générée par une pince acoustique mono-faisceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848467v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la force de rappel axiale générée par une pince acoustique mono-faisceau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vincent</w:t>
+                <w:t xml:space="preserve">Homogénéisation de structures hétérogènes désordonnées bidimensionelles et tridimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848389v1</w:t>
+                <w:t xml:space="preserve">hal-03848081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l'écoulement induit par un vortex acoustique focalisé, application au design d'une pince acoustique haute fréquence</w:t>
               </w:r>
@@ -7453,269 +7453,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennerie microphonique tridimensionnelle pour l’analyse du bruit aéroacoustique émis par des sources de directivités complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Ollivier</w:t>
+                <w:t xml:space="preserve">Propagation d’ondes acoustiques à travers des milieux denses désordonnés et corrélés à courte et longue portées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848470v1</w:t>
+                <w:t xml:space="preserve">hal-03847886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d’ondes acoustiques à travers des milieux denses désordonnés et corrélés à courte et longue portées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+                <w:t xml:space="preserve">Antennerie microphonique tridimensionnelle pour l’analyse du bruit aéroacoustique émis par des sources de directivités complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chiocchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847886v1</w:t>
+                <w:t xml:space="preserve">hal-03848470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'ondes élastiques cohérentes dans un solide contenant une distribution aléatoire de cavités cylindriques résonnantes</w:t>
               </w:r>
@@ -7973,51 +7973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Challande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8059,77 +8059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mesure à l'estimation de gêne sonore induite par le trafic routier en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,90 +8180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large array of microphones for the automatic recognition of acoustic sources in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8301,103 +8301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban acoustic imaging : from measurement to the soundscape perception evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8976,51 +8976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility and life quality relationships - Measurement and perception of noise in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9203,252 +9203,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reversal method for localization of sources of sound generated in viscous flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Druault Ph.</w:t>
+                <w:t xml:space="preserve">Numerical simulation of shock wave propagation in flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jonardan Gallin Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NONLINEAR ACOUSTICS: STATE-OF-THE-ART AND PERSPECTIVES (ISNA 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.332-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4749362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307246v1</w:t>
+                <w:t xml:space="preserve">hal-01460022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of shock wave propagation in flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
+                <w:t xml:space="preserve">Time reversal method for localization of sources of sound generated in viscous flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagaut P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchiano R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Druault Ph.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NONLINEAR ACOUSTICS: STATE-OF-THE-ART AND PERSPECTIVES (ISNA 19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460022v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Acoustic Radiation Force on an Arbitrary Located Elastic Sphere</w:t>
               </w:r>
@@ -9555,51 +9555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9650,51 +9650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9719,77 +9719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time reversal method coupled with complex differentiation for the study of aeroacoustic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchiano R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Druault Ph.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagaut P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10100,51 +10100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshi Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Challande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conoir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.054310" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011771" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.064138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896698v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459496v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04229059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leiba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196752v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02003732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5083829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5126095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bousabaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bult&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Tripathi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambandam Baskar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.04.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baresch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaudard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Druault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944566" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2545714" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jonardan Gallin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.024301" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo E. Guti&#233;rrez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L. Rend&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.12.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanwynsberghe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Challande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jonardan Gallin Gallin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaudard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869685" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Van Herpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.057805" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4770256" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dagrau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;nier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3583549" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Druon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3298432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deneuve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991704" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1372DEBDE5D657455F96A39CF090DB440230E53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.116" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.034301" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipankar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046609" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/1/013002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.064301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulouvrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ganjehi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016605" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2832621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baskar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056602" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006003752" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05F725512E59C94208706DFAE1B32B1C62144564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.066616" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marchiano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulouvrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2011154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1841551" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.244302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.184301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jubault-Bregler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azzaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valler-Brasier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847886v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codor Khodr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Misdariis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934447" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934474" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat B. Tripathi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934452" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179143v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leiba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307246v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchiano R." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druault Ph." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460022v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749362" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539755v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3820" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshi Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Challande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conoir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.054310" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011771" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.064138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896698v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459496v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04229059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196752v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02003732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5083829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5126095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bousabaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bult&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Tripathi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambandam Baskar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.04.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baresch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaudard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Druault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944566" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2545714" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jonardan Gallin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.024301" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo E. Guti&#233;rrez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L. Rend&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.12.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanwynsberghe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Challande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jonardan Gallin Gallin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaudard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869685" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Van Herpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.057805" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4770256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dagrau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;nier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3583549" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Druon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3298432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deneuve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991704" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1372DEBDE5D657455F96A39CF090DB440230E53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.116" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.034301" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipankar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046609" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/1/013002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.064301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulouvrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ganjehi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016605" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2832621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baskar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056602" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006003752" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05F725512E59C94208706DFAE1B32B1C62144564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.066616" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marchiano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulouvrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2011154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1841551" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.244302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.184301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jubault-Bregler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azzaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valler-Brasier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codor Khodr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Misdariis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934447" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934474" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat B. Tripathi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934452" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179143v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leiba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749362" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307246v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchiano R." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druault Ph." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539755v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3820" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>