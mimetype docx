--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -831,261 +831,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of spherical vortex beams to trap large particles for enhanced axial force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of scalar waves in dense disordered media exhibiting short- and long-range correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Marchiano</w:t>
+                <w:t xml:space="preserve">Romain Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106296⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (6), pp.064138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.104.064138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160222v1</w:t>
+                <w:t xml:space="preserve">hal-03813660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of scalar waves in dense disordered media exhibiting short- and long-range correlations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
+                <w:t xml:space="preserve">Generation of spherical vortex beams to trap large particles for enhanced axial force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pierrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Marchiano</w:t>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (6), pp.064138. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.106296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.104.064138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813660v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of particles size and multiple scattering on the propagation of waves in stealth hyperuniform media</w:t>
               </w:r>
@@ -1299,4740 +1299,4645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range numerical simulation of acoustical shock waves in a 3D moving heterogeneous and absorbing medium</w:t>
+                <w:t xml:space="preserve">Acoustical Classification of the Urban Road Traffic with Large Arrays of Microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Luquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Leiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (6), pp.1067-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004943v1</w:t>
+                <w:t xml:space="preserve">hal-02457922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range numerical simulation of acoustical shock waves in a 3D moving heterogeneous and absorbing medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 379, pp.237-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical Classification of the Urban Road Traffic with Large Arrays of Microphones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ollivier</w:t>
+                <w:t xml:space="preserve">Numerical simulation of two-dimensional multiple scattering of sound by a large number of circular cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (6), pp.3320-3329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5110310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.919385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02457922v1</w:t>
+                <w:t xml:space="preserve">hal-02196752v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of two-dimensional multiple scattering of sound by a large number of circular cylinders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+                <w:t xml:space="preserve">Geometric calibration of very large microphone arrays in mismatched free field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Challande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145 (6), pp.3320-3329. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 145 (1), pp.215-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5083829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5110310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02196752v3</w:t>
+                <w:t xml:space="preserve">hal-02003732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric calibration of very large microphone arrays in mismatched free field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Marchiano</w:t>
+                <w:t xml:space="preserve">Computation of the radiation force exerted by the acoustic tweezers using pressure field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145 (1), pp.215-227. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 146 (3), pp.1650-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5126095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5083829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02003732v1</w:t>
+                <w:t xml:space="preserve">hal-02325354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the radiation force exerted by the acoustic tweezers using pressure field measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Element centered smooth artificial viscosity in discontinuous Galerkin method for propagation of acoustic shock waves on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambandam Baskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 366, pp.298 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5126095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325354v1</w:t>
+                <w:t xml:space="preserve">hal-01784203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Green’s Functions Estimation Using Orthogonal Matching Pursuit: Application to Aeroacoustic Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bousabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bulté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Ciprian Mincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.J056285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element centered smooth artificial viscosity in discontinuous Galerkin method for propagation of acoustic shock waves on unstructured meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Numerical observation of secondary Mach stem in weak acoustic shock reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharat Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambandam Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (2), pp.EL125-EL130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.04.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784203v1</w:t>
+                <w:t xml:space="preserve">hal-02004945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical observation of secondary Mach stem in weak acoustic shock reflection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Marchiano</w:t>
+                <w:t xml:space="preserve">Acoustical and optical radiation pressures and the development of single beam acoustical tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baresch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004945v1</w:t>
+                <w:t xml:space="preserve">hal-01438774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'antennes à grand nombre de microphones pour la reconnaissance automatique de sources sonores en environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Numéro spécial – Dossier « Le nouveaux outils pour détecter le bruit en ville », 86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical and optical radiation pressures and the development of single beam acoustical tweezers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+                <w:t xml:space="preserve">POD and Fourier analyses of a fluid-structure-acoustic interaction problem related to interior car noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gaudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Baresch</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François van Herpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.01.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438774v1</w:t>
+                <w:t xml:space="preserve">hal-01459991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD and Fourier analyses of a fluid-structure-acoustic interaction problem related to interior car noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Druault</w:t>
+                <w:t xml:space="preserve">A robust and passive method for geometric calibration of large arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Challande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François van Herpe</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (3), pp.1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4944566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2016027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459991v1</w:t>
+                <w:t xml:space="preserve">hal-01299210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and passive method for geometric calibration of large arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marchal</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Transit-Time Ultrasonic Flowmeters by a Direct Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Ollivier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.886-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2545714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4944566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01299210v1</w:t>
+                <w:t xml:space="preserve">hal-01459994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Transit-Time Ultrasonic Flowmeters by a Direct Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Luca</w:t>
+                <w:t xml:space="preserve">Statistical analysis of storm electrical discharges reconstituted from a lightning mapping system, a lightning location system, and an acoustic array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jonardan Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (8), pp.3929-3953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2545714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459994v1</w:t>
+                <w:t xml:space="preserve">hal-01316706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of storm electrical discharges reconstituted from a lightning mapping system, a lightning location system, and an acoustic array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Farges</w:t>
+                <w:t xml:space="preserve">Nonlinear acoustic propagation in bubbly liquids: Multiple scattering, softening and hardening phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (4), pp.1703-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4945452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JD023745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01316706v1</w:t>
+                <w:t xml:space="preserve">hal-01312438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear acoustic propagation in bubbly liquids: Multiple scattering, softening and hardening phenomena</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+                <w:t xml:space="preserve">Observation of a Single-Beam Gradient Force Acoustical Trap for Elastic Particles: Acoustical Tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.024301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.024301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4945452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312438v1</w:t>
+                <w:t xml:space="preserve">hal-01402355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Single-Beam Gradient Force Acoustical Trap for Elastic Particles: Acoustical Tweezers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+                <w:t xml:space="preserve">Theoretical study of the generation of screw dislocations for Rayleigh and Lamb waves in isotropic solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo E. Gutiérrez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo L. Rendón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.55 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.024301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01402355v1</w:t>
+                <w:t xml:space="preserve">hal-01459996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the generation of screw dislocations for Rayleigh and Lamb waves in isotropic solids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and implementation of a multi-octave-band audio camera for realtime diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Challande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459996v1</w:t>
+                <w:t xml:space="preserve">hal-01459722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a multi-octave-band audio camera for realtime diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Moingeon</w:t>
+                <w:t xml:space="preserve">One-way approximation for the simulation of weak shock wave propagation in atmospheric flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jonardan Gallin Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (5), pp.2559-2570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4869685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459722v1</w:t>
+                <w:t xml:space="preserve">hal-01460164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-way approximation for the simulation of weak shock wave propagation in atmospheric flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the POD application for separating acoustic and turbulent fluctuations from wall pressure synthesised field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Renier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Gaudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Farges</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Van Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1/2), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAD.2014.057805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4869685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460164v1</w:t>
+                <w:t xml:space="preserve">hal-01460165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the POD application for separating acoustic and turbulent fluctuations from wall pressure synthesised field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Localization of aeroacoustic sound sources in viscous flows by a time reversal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Van Herpe</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (15), pp.3655-3669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAD.2014.057805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460165v1</w:t>
+                <w:t xml:space="preserve">hal-01298935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of aeroacoustic sound sources in viscous flows by a time reversal method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Druault</w:t>
+                <w:t xml:space="preserve">Three-dimensional acoustic radiation force on an arbitrarily located elastic sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4770256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298935v1</w:t>
+                <w:t xml:space="preserve">hal-01233810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional acoustic radiation force on an arbitrarily located elastic sphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Spherical vortex beams of high radial degree for enhanced single-beam tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Baresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (18), pp.84901 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4803078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4770256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233810v1</w:t>
+                <w:t xml:space="preserve">hal-01233808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical vortex beams of high radial degree for enhanced single-beam tweezers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+                <w:t xml:space="preserve">Acoustic shock wave propagation in a heterogeneous medium: A numerical simulation beyond the parabolic approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dagrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.20-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3583549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4803078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233808v1</w:t>
+                <w:t xml:space="preserve">hal-01460178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic shock wave propagation in a heterogeneous medium: A numerical simulation beyond the parabolic approximation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rénier</w:t>
+                <w:t xml:space="preserve">Nonlinear waves and shocks in a rigid acoustical guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasika Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 130 (1), pp.20-32. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 129 (2), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3531799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3583549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460178v1</w:t>
+                <w:t xml:space="preserve">hal-01460177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear waves and shocks in a rigid acoustical guide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A detailed analysis about penumbra caustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 129 (2), pp.604-615. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 127 (4), pp.2129-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3298432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3531799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460177v1</w:t>
+                <w:t xml:space="preserve">hal-01460179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed analysis about penumbra caustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coupled time-reversal/complex differentiation method for aeroacoustic sensitivity analysis: towards a source detection procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Druault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 642, pp.181-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112009991704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3298432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460179v1</w:t>
+                <w:t xml:space="preserve">hal-01460030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled time-reversal/complex differentiation method for aeroacoustic sensitivity analysis: towards a source detection procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Druault</w:t>
+                <w:t xml:space="preserve">Experimental investigation of 3D shock waves on nonlinear acoustical vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112009991704⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Physics Procedia, 3 (1), pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01460030v1</w:t>
+                <w:t xml:space="preserve">hal-01233834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of 3D shock waves on nonlinear acoustical vortices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brunet</w:t>
+                <w:t xml:space="preserve">Transverse Shift of Helical Beams and Subdiffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (3), pp.034301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.034301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233834v1</w:t>
+                <w:t xml:space="preserve">hal-00544212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Shift of Helical Beams and Subdiffraction Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Trajectory of an optical vortex in atmospheric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dipankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.046609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.034301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00544212v1</w:t>
+                <w:t xml:space="preserve">hal-01460034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of an optical vortex in atmospheric turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
+                <w:t xml:space="preserve">Experimental observation of azimuthal shock waves on nonlinear acoustical vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.013002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/1/013002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.046609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460034v1</w:t>
+                <w:t xml:space="preserve">hal-00355318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of azimuthal shock waves on nonlinear acoustical vortices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brunet</w:t>
+                <w:t xml:space="preserve">Doing arithmetic with nonlinear acoustic vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (6), pp.064301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.064301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/1/013002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355318v1</w:t>
+                <w:t xml:space="preserve">hal-00355311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing arithmetic with nonlinear acoustic vortices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of the properties of nonlinear acoustical vortices through weakly heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ganjehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (1), pp.016605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.016605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.064301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355311v1</w:t>
+                <w:t xml:space="preserve">hal-00355314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the properties of nonlinear acoustical vortices through weakly heterogeneous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Evidence of wave front folding of sonic booms by a laboratory-scale deterministic experiment of shock waves in a heterogeneous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ganjehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulouvrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ganjehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 124 (1), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2832621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.016605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355314v1</w:t>
+                <w:t xml:space="preserve">hal-00355277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of wave front folding of sonic booms by a laboratory-scale deterministic experiment of shock waves in a heterogeneous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of deviation from mirror reflection for acoustical shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (5), pp.056602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2832621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355277v1</w:t>
+                <w:t xml:space="preserve">hal-00355294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of deviation from mirror reflection for acoustical shock waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Nonlinear reflection of grazing acoustic shock waves: unsteady transition from von Neumann to Mach to Snell-Descartes reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambandam Baskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 575, pp.27-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112006003752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355294v1</w:t>
+                <w:t xml:space="preserve">hal-01460036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear reflection of grazing acoustic shock waves: unsteady transition from von Neumann to Mach to Snell-Descartes reflections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Synthesis and analysis of linear and nonlinear acoustical vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112006003752⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (6), pp.066616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.066616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01460036v1</w:t>
+                <w:t xml:space="preserve">hal-00355307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and analysis of linear and nonlinear acoustical vortices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Marchiano</w:t>
+                <w:t xml:space="preserve">Nonlinear focusing of acoustic shock waves at a caustic cusp (vol 117, pg 566, 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118 (4), pp.2733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2011154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.066616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355307v1</w:t>
+                <w:t xml:space="preserve">hal-01288523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear focusing of acoustic shock waves at a caustic cusp (vol 117, pg 566, 2005)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Coulouvrat</w:t>
+                <w:t xml:space="preserve">Nonlinear focusing of acoustic shock waves at a caustic cusp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 118 (4), pp.2733. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 117 (2), pp.566-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1841551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2011154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288523v1</w:t>
+                <w:t xml:space="preserve">hal-00355303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear focusing of acoustic shock waves at a caustic cusp</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudo angular momentum and topological charge conservation for non linear acoustical vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (24), pp.244302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.244302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.1841551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355303v1</w:t>
+                <w:t xml:space="preserve">hal-00018004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo angular momentum and topological charge conservation for non linear acoustical vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental simulation of supersonic superboom in a water tank: nonlinear focusing of weak shock waves at a fold caustic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Marchiano</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91 (24), pp.244302. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 91 (18), pp.184301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.184301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6042,176 +5947,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du bruit élastique structurel résultant de l'interaction avec une Couche Limite Turbulente pour le contrôle santé intégré par méthodes passives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jubault-Bregler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jubault-Bregler</w:t>
+                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d’ondes en milieux hétérogènes désordonnés : influence des corrélations spatiales sur l’onde cohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6253,73 +6158,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinces acoustiques mono-faisceau à haute fréquence : forces de pression de radiation vs traînée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6348,106 +6253,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Numérique Longue Distance de la Propagation Non Linéaire des Infrasons dans l'Atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique de la propagation 3D des infrasons en zone d'ombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Azzaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
+                <w:t xml:space="preserve">Pierre Sochala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6456,106 +6361,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365445v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la propagation 3D des infrasons en zone d'ombre</w:t>
+                <w:t xml:space="preserve">Simulation Numérique Longue Distance de la Propagation Non Linéaire des Infrasons dans l'Atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sochala</w:t>
+                <w:t xml:space="preserve">Sami Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6570,831 +6475,831 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365883v1</w:t>
+                <w:t xml:space="preserve">hal-05365445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot autonome pour l'inspection acoustique de sites industriels : théorie et expériences en temps réel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Analyse statistique de la propagation extérieure des ondes de souffle basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Gras</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366099v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique de la propagation extérieure des ondes de souffle basse fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Gainville</w:t>
+                <w:t xml:space="preserve">Robot autonome pour l'inspection acoustique de sites industriels : théorie et expériences en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Simon</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365365v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation d'une plaque par une couche limite turbulente pour la conception de systèmes SHM passifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jubault-Bregler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jubault-Bregler</w:t>
+                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valler-Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e édition des Doctoriales de la COFREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp 10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de sources aéroacoustiques en soufflerie : application de la technique de retournement temporel à la prise en compte d’effets d’installation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
+                <w:t xml:space="preserve">Homogénéisation de structures hétérogènes désordonnées bidimensionelles et tridimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848467v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la force de rappel axiale générée par une pince acoustique mono-faisceau</w:t>
+                <w:t xml:space="preserve">Etude numérique de l'écoulement induit par un vortex acoustique focalisé, application au design d'une pince acoustique haute fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848389v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation de structures hétérogènes désordonnées bidimensionelles et tridimensionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
+                <w:t xml:space="preserve">Caractérisation de la force de rappel axiale générée par une pince acoustique mono-faisceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848081v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l'écoulement induit par un vortex acoustique focalisé, application au design d'une pince acoustique haute fréquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+                <w:t xml:space="preserve">Localisation de sources aéroacoustiques en soufflerie : application de la technique de retournement temporel à la prise en compte d’effets d’installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinshi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Diaz Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848392v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique de la propagation des ondes de souffle en environnement complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7423,73 +7328,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d’ondes acoustiques à travers des milieux denses désordonnés et corrélés à courte et longue portées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7498,1987 +7403,1987 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennerie microphonique tridimensionnelle pour l’analyse du bruit aéroacoustique émis par des sources de directivités complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Ollivier</w:t>
+                <w:t xml:space="preserve">Propagation d'ondes élastiques cohérentes dans un solide contenant une distribution aléatoire de cavités cylindriques résonnantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848470v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'ondes élastiques cohérentes dans un solide contenant une distribution aléatoire de cavités cylindriques résonnantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+                <w:t xml:space="preserve">Antennerie microphonique tridimensionnelle pour l’analyse du bruit aéroacoustique émis par des sources de directivités complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chiocchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848352v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLetma - Plateforme numérique parallèle pour la simulation des infrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codor Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codor Khodr</w:t>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dragna</w:t>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN AND USE OF A THREE-DIMENSIONAL ARRAY OF MEMS MICROPHONES FOR AEROACOUSTIC MEASUREMENTS IN WIND-TUNNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinshi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Challande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Berlin Beamforming Conference (BeBeC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mesure à l'estimation de gêne sonore induite par le trafic routier en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large array of microphones for the automatic recognition of acoustic sources in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 46th International Congress and Exposition on Noise Control Engineering (InterNoise 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Hong-Kong, Hong Kong SAR China. pp.2662-2670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban acoustic imaging : from measurement to the soundscape perception evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic Boom Assessment of a Hypersonic Transport Vehicle with Advanced Numerical Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">3D Numerical Simulation of the Long Range Propagation of Acoustical Shock Waves Through a Heterogeneous and Moving Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coulouvrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4934447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460159v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Simulation of the Long Range Propagation of Acoustical Shock Waves Through a Heterogeneous and Moving Medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Sonic Boom Assessment of a Hypersonic Transport Vehicle with Advanced Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itham Salah El Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459998v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Model of Sonic Boom in 3D Kinematic Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4934474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Method with Gaussian Artificial Viscosity on Graphical Processing Units for Nonlinear Acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharat B. Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambandam Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4934452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of weakly nonlinear acoustic propagation in bubbly liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Nonlinear Acoustics, ISNA 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility and life quality relationships - Measurement and perception of noise in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise - International Congress on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Melbourne, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of an aeroacoustic field using Complex Variable Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Druault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François van Herpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of shock wave propagation in flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jonardan Gallin Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NONLINEAR ACOUSTICS: STATE-OF-THE-ART AND PERSPECTIVES (ISNA 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.332-335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4749362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reversal method for localization of sources of sound generated in viscous flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagaut P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagaut P.</w:t>
+                <w:t xml:space="preserve">Marchiano R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Druault Ph.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Acoustic Radiation Force on an Arbitrary Located Elastic Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Baresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9493,394 +9398,394 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reversal method for localization of sources of sound generated in viscous flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de sources aéroacoustiques par une méthode couplant le retournement temporel et la différentiation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time reversal method coupled with complex differentiation for the study of aeroacoustic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchiano R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchiano R.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Druault Ph.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagaut P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-3820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOWARD' : un modèle pour la propagation d'ondes de choc acoustiques en milieu hétérogène, au-delà de l'approximation parabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dagrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Marchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9895,65 +9800,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10100,51 +10005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshi Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Challande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conoir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.054310" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011771" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.064138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896698v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459496v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04229059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196752v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02003732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5083829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5126095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bousabaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bult&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Tripathi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambandam Baskar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.04.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baresch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaudard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Druault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944566" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2545714" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jonardan Gallin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.024301" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo E. Guti&#233;rrez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L. Rend&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.12.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanwynsberghe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Challande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jonardan Gallin Gallin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaudard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869685" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Van Herpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.057805" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4770256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dagrau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;nier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3583549" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Druon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3298432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deneuve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991704" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1372DEBDE5D657455F96A39CF090DB440230E53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.116" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.034301" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipankar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046609" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/1/013002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.064301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulouvrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ganjehi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016605" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2832621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baskar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056602" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006003752" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05F725512E59C94208706DFAE1B32B1C62144564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.066616" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marchiano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulouvrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2011154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1841551" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.244302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.184301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jubault-Bregler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azzaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valler-Brasier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codor Khodr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Misdariis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934447" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934474" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat B. Tripathi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934452" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179143v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leiba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749362" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307246v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchiano R." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druault Ph." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539755v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3820" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshi Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Challande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03820580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conoir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.054310" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011771" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.064138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896698v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459496v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04229059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196752v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5110310" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02003732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5083829" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5126095" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Tripathi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambandam Baskar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.04.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bousabaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bult&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02004945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baresch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaudard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Druault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944566" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2545714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jonardan Gallin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023745" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945452" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.024301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo E. Guti&#233;rrez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L. Rend&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.12.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanwynsberghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Challande" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moingeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jonardan Gallin Gallin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaudard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869685" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Van Herpe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.057805" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4770256" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803078" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dagrau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;nier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3583549" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Druon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531799" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3298432" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deneuve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991704" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1372DEBDE5D657455F96A39CF090DB440230E53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.034301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipankar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046609" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/1/013002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.064301" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulouvrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ganjehi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016605" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2832621" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baskar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056602" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006003752" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05F725512E59C94208706DFAE1B32B1C62144564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.066616" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marchiano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulouvrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2011154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1841551" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.244302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.184301" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jubault-Bregler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365883v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Azzaz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326050v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valler-Brasier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codor Khodr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Misdariis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708787v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934447" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934474" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459999v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat B. Tripathi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934452" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leiba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749362" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchiano R." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druault Ph." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811047v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539755v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307255v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3820" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>